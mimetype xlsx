--- v1 (2026-03-23)
+++ v2 (2026-04-12)
@@ -4,191 +4,275 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="ESALIENS 2070" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="48" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="76" uniqueCount="76">
   <si>
     <t>ESALIENS 2070</t>
   </si>
   <si>
     <t>L.p.</t>
   </si>
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>P</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
+    <t>2026-04-09</t>
+  </si>
+  <si>
+    <t>50.05</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>2026-04-08</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>2026-04-07</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>2026-04-02</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>2026-04-01</t>
+  </si>
+  <si>
+    <t>50.04</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>2026-03-30</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>2026-03-27</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>2026-03-26</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>2026-03-25</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>2026-03-24</t>
+  </si>
+  <si>
+    <t>50.03</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>2026-03-23</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>2026-03-20</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
     <t>2026-03-19</t>
   </si>
   <si>
-    <t>50.03</t>
-[...2 lines deleted...]
-    <t>2</t>
+    <t>15</t>
   </si>
   <si>
     <t>2026-03-18</t>
   </si>
   <si>
-    <t>3</t>
+    <t>16</t>
   </si>
   <si>
     <t>2026-03-17</t>
   </si>
   <si>
-    <t>4</t>
+    <t>17</t>
   </si>
   <si>
     <t>2026-03-16</t>
   </si>
   <si>
     <t>50.02</t>
   </si>
   <si>
-    <t>5</t>
+    <t>18</t>
   </si>
   <si>
     <t>2026-03-13</t>
   </si>
   <si>
-    <t>6</t>
+    <t>19</t>
   </si>
   <si>
     <t>2026-03-12</t>
   </si>
   <si>
-    <t>7</t>
+    <t>20</t>
   </si>
   <si>
     <t>2026-03-11</t>
   </si>
   <si>
-    <t>8</t>
+    <t>21</t>
   </si>
   <si>
     <t>2026-03-10</t>
   </si>
   <si>
-    <t>9</t>
+    <t>22</t>
   </si>
   <si>
     <t>2026-03-09</t>
   </si>
   <si>
-    <t>10</t>
+    <t>23</t>
   </si>
   <si>
     <t>2026-03-06</t>
   </si>
   <si>
     <t>50.01</t>
   </si>
   <si>
-    <t>11</t>
+    <t>24</t>
   </si>
   <si>
     <t>2026-03-05</t>
   </si>
   <si>
-    <t>12</t>
+    <t>25</t>
   </si>
   <si>
     <t>2026-03-04</t>
   </si>
   <si>
-    <t>13</t>
+    <t>26</t>
   </si>
   <si>
     <t>2026-03-03</t>
   </si>
   <si>
-    <t>14</t>
+    <t>27</t>
   </si>
   <si>
     <t>2026-03-02</t>
   </si>
   <si>
-    <t>15</t>
+    <t>28</t>
   </si>
   <si>
     <t>2026-02-27</t>
   </si>
   <si>
     <t>50.00</t>
   </si>
   <si>
-    <t>16</t>
+    <t>29</t>
   </si>
   <si>
     <t>2026-02-26</t>
   </si>
   <si>
-    <t>17</t>
+    <t>30</t>
   </si>
   <si>
     <t>2026-02-25</t>
   </si>
   <si>
-    <t>18</t>
+    <t>31</t>
   </si>
   <si>
     <t>2026-02-24</t>
   </si>
   <si>
-    <t>19</t>
+    <t>32</t>
   </si>
   <si>
     <t>2026-02-11</t>
   </si>
   <si>
-    <t>20</t>
+    <t>33</t>
   </si>
   <si>
     <t>2026-02-10</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
@@ -196,51 +280,51 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:C22"/>
+  <dimension ref="A1:C35"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>2</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>4</v>
       </c>
@@ -259,208 +343,351 @@
         <v>8</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>9</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>10</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>12</v>
       </c>
       <c r="C6" s="0" t="s">
-        <v>13</v>
+        <v>6</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="B7" s="0" t="s">
         <v>14</v>
       </c>
-      <c r="B7" s="0" t="s">
+      <c r="C7" s="0" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
         <v>16</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C8" s="0" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
         <v>18</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>19</v>
       </c>
       <c r="C9" s="0" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>21</v>
       </c>
       <c r="C10" s="0" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
         <v>22</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>23</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>25</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="B13" s="0" t="s">
         <v>27</v>
       </c>
-      <c r="B13" s="0" t="s">
+      <c r="C13" s="0" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
         <v>29</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>30</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
         <v>31</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>32</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
         <v>33</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>34</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
         <v>35</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>36</v>
       </c>
       <c r="C17" s="0" t="s">
-        <v>37</v>
+        <v>28</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="B18" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="B18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C18" s="0" t="s">
-        <v>37</v>
+        <v>28</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="B19" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="B19" s="0" t="s">
+      <c r="C19" s="0" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
         <v>42</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>43</v>
       </c>
       <c r="C20" s="0" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
         <v>44</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>45</v>
       </c>
       <c r="C21" s="0" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
         <v>46</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>47</v>
       </c>
       <c r="C22" s="0" t="s">
-        <v>37</v>
+        <v>41</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="B23" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="C23" s="0" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="B24" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="C24" s="0" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="B25" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="C25" s="0" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="B26" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="C26" s="0" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="B27" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="C27" s="0" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="B28" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="C28" s="0" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="B29" s="0" t="s">
+        <v>62</v>
+      </c>
+      <c r="C29" s="0" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="B30" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="C30" s="0" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="B31" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="C31" s="0" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="B32" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="C32" s="0" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="B33" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="C33" s="0" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="B34" s="0" t="s">
+        <v>73</v>
+      </c>
+      <c r="C34" s="0" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="B35" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="C35" s="0" t="s">
+        <v>65</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>