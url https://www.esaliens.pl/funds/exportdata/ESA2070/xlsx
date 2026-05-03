--- v2 (2026-04-12)
+++ v3 (2026-05-03)
@@ -4,275 +4,365 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="ESALIENS 2070" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="76" uniqueCount="76">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="106" uniqueCount="106">
   <si>
     <t>ESALIENS 2070</t>
   </si>
   <si>
     <t>L.p.</t>
   </si>
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>P</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
+    <t>2026-04-29</t>
+  </si>
+  <si>
+    <t>50.07</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>2026-04-28</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>2026-04-27</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>2026-04-24</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>2026-04-23</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>2026-04-22</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>2026-04-21</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>2026-04-20</t>
+  </si>
+  <si>
+    <t>50.06</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>2026-04-17</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>2026-04-16</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>2026-04-15</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>2026-04-14</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>2026-04-13</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>2026-04-10</t>
+  </si>
+  <si>
+    <t>50.05</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
     <t>2026-04-09</t>
   </si>
   <si>
-    <t>50.05</t>
-[...2 lines deleted...]
-    <t>2</t>
+    <t>16</t>
   </si>
   <si>
     <t>2026-04-08</t>
   </si>
   <si>
-    <t>3</t>
+    <t>17</t>
   </si>
   <si>
     <t>2026-04-07</t>
   </si>
   <si>
-    <t>4</t>
+    <t>18</t>
   </si>
   <si>
     <t>2026-04-02</t>
   </si>
   <si>
-    <t>5</t>
+    <t>19</t>
   </si>
   <si>
     <t>2026-04-01</t>
   </si>
   <si>
     <t>50.04</t>
   </si>
   <si>
-    <t>6</t>
+    <t>20</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
-    <t>7</t>
+    <t>21</t>
   </si>
   <si>
     <t>2026-03-30</t>
   </si>
   <si>
-    <t>8</t>
+    <t>22</t>
   </si>
   <si>
     <t>2026-03-27</t>
   </si>
   <si>
-    <t>9</t>
+    <t>23</t>
   </si>
   <si>
     <t>2026-03-26</t>
   </si>
   <si>
-    <t>10</t>
+    <t>24</t>
   </si>
   <si>
     <t>2026-03-25</t>
   </si>
   <si>
-    <t>11</t>
+    <t>25</t>
   </si>
   <si>
     <t>2026-03-24</t>
   </si>
   <si>
     <t>50.03</t>
   </si>
   <si>
-    <t>12</t>
+    <t>26</t>
   </si>
   <si>
     <t>2026-03-23</t>
   </si>
   <si>
-    <t>13</t>
+    <t>27</t>
   </si>
   <si>
     <t>2026-03-20</t>
   </si>
   <si>
-    <t>14</t>
+    <t>28</t>
   </si>
   <si>
     <t>2026-03-19</t>
   </si>
   <si>
-    <t>15</t>
+    <t>29</t>
   </si>
   <si>
     <t>2026-03-18</t>
   </si>
   <si>
-    <t>16</t>
+    <t>30</t>
   </si>
   <si>
     <t>2026-03-17</t>
   </si>
   <si>
-    <t>17</t>
+    <t>31</t>
   </si>
   <si>
     <t>2026-03-16</t>
   </si>
   <si>
     <t>50.02</t>
   </si>
   <si>
-    <t>18</t>
+    <t>32</t>
   </si>
   <si>
     <t>2026-03-13</t>
   </si>
   <si>
-    <t>19</t>
+    <t>33</t>
   </si>
   <si>
     <t>2026-03-12</t>
   </si>
   <si>
-    <t>20</t>
+    <t>34</t>
   </si>
   <si>
     <t>2026-03-11</t>
   </si>
   <si>
-    <t>21</t>
+    <t>35</t>
   </si>
   <si>
     <t>2026-03-10</t>
   </si>
   <si>
-    <t>22</t>
+    <t>36</t>
   </si>
   <si>
     <t>2026-03-09</t>
   </si>
   <si>
-    <t>23</t>
+    <t>37</t>
   </si>
   <si>
     <t>2026-03-06</t>
   </si>
   <si>
     <t>50.01</t>
   </si>
   <si>
-    <t>24</t>
+    <t>38</t>
   </si>
   <si>
     <t>2026-03-05</t>
   </si>
   <si>
-    <t>25</t>
+    <t>39</t>
   </si>
   <si>
     <t>2026-03-04</t>
   </si>
   <si>
-    <t>26</t>
+    <t>40</t>
   </si>
   <si>
     <t>2026-03-03</t>
   </si>
   <si>
-    <t>27</t>
+    <t>41</t>
   </si>
   <si>
     <t>2026-03-02</t>
   </si>
   <si>
-    <t>28</t>
+    <t>42</t>
   </si>
   <si>
     <t>2026-02-27</t>
   </si>
   <si>
     <t>50.00</t>
   </si>
   <si>
-    <t>29</t>
+    <t>43</t>
   </si>
   <si>
     <t>2026-02-26</t>
   </si>
   <si>
-    <t>30</t>
+    <t>44</t>
   </si>
   <si>
     <t>2026-02-25</t>
   </si>
   <si>
-    <t>31</t>
+    <t>45</t>
   </si>
   <si>
     <t>2026-02-24</t>
   </si>
   <si>
-    <t>32</t>
+    <t>46</t>
   </si>
   <si>
     <t>2026-02-11</t>
   </si>
   <si>
-    <t>33</t>
+    <t>47</t>
   </si>
   <si>
     <t>2026-02-10</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
@@ -280,51 +370,51 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:C35"/>
+  <dimension ref="A1:C49"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>2</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>4</v>
       </c>
@@ -354,340 +444,494 @@
         <v>10</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>12</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C7" s="0" t="s">
-        <v>15</v>
+        <v>6</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B8" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="B8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C8" s="0" t="s">
-        <v>15</v>
+        <v>6</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="B9" s="0" t="s">
         <v>18</v>
       </c>
-      <c r="B9" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C9" s="0" t="s">
-        <v>15</v>
+        <v>6</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="B10" s="0" t="s">
         <v>20</v>
       </c>
-      <c r="B10" s="0" t="s">
+      <c r="C10" s="0" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
         <v>22</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>23</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>25</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
         <v>26</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>27</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="B14" s="0" t="s">
         <v>29</v>
       </c>
-      <c r="B14" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C14" s="0" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="B15" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="B15" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C15" s="0" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="B16" s="0" t="s">
         <v>33</v>
       </c>
-      <c r="B16" s="0" t="s">
+      <c r="C16" s="0" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
         <v>35</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>36</v>
       </c>
       <c r="C17" s="0" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
         <v>37</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>38</v>
       </c>
       <c r="C18" s="0" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
         <v>39</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>40</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="B20" s="0" t="s">
         <v>42</v>
       </c>
-      <c r="B20" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C20" s="0" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="B21" s="0" t="s">
         <v>44</v>
       </c>
-      <c r="B21" s="0" t="s">
+      <c r="C21" s="0" t="s">
         <v>45</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
         <v>46</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>47</v>
       </c>
       <c r="C22" s="0" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
         <v>48</v>
       </c>
       <c r="B23" s="0" t="s">
         <v>49</v>
       </c>
       <c r="C23" s="0" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
         <v>50</v>
       </c>
       <c r="B24" s="0" t="s">
         <v>51</v>
       </c>
       <c r="C24" s="0" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
         <v>52</v>
       </c>
       <c r="B25" s="0" t="s">
         <v>53</v>
       </c>
       <c r="C25" s="0" t="s">
-        <v>54</v>
+        <v>45</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="B26" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="B26" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C26" s="0" t="s">
-        <v>54</v>
+        <v>45</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="B27" s="0" t="s">
         <v>57</v>
       </c>
-      <c r="B27" s="0" t="s">
+      <c r="C27" s="0" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
         <v>59</v>
       </c>
       <c r="B28" s="0" t="s">
         <v>60</v>
       </c>
       <c r="C28" s="0" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
         <v>61</v>
       </c>
       <c r="B29" s="0" t="s">
         <v>62</v>
       </c>
       <c r="C29" s="0" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
         <v>63</v>
       </c>
       <c r="B30" s="0" t="s">
         <v>64</v>
       </c>
       <c r="C30" s="0" t="s">
-        <v>65</v>
+        <v>58</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="B31" s="0" t="s">
         <v>66</v>
       </c>
-      <c r="B31" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C31" s="0" t="s">
-        <v>65</v>
+        <v>58</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="B32" s="0" t="s">
         <v>68</v>
       </c>
-      <c r="B32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C32" s="0" t="s">
-        <v>65</v>
+        <v>58</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="B33" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="B33" s="0" t="s">
+      <c r="C33" s="0" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>65</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
         <v>72</v>
       </c>
       <c r="B34" s="0" t="s">
         <v>73</v>
       </c>
       <c r="C34" s="0" t="s">
-        <v>65</v>
+        <v>71</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
         <v>74</v>
       </c>
       <c r="B35" s="0" t="s">
         <v>75</v>
       </c>
       <c r="C35" s="0" t="s">
-        <v>65</v>
+        <v>71</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="B36" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="C36" s="0" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="B37" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="C37" s="0" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="B38" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="C38" s="0" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="B39" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="C39" s="0" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="B40" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="C40" s="0" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="B41" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="C41" s="0" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="B42" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="C42" s="0" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="B43" s="0" t="s">
+        <v>92</v>
+      </c>
+      <c r="C43" s="0" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="B44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="C44" s="0" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="B45" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="C45" s="0" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" s="0" t="s">
+        <v>98</v>
+      </c>
+      <c r="B46" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="C46" s="0" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" s="0" t="s">
+        <v>100</v>
+      </c>
+      <c r="B47" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="C47" s="0" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="B48" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="C48" s="0" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="B49" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="C49" s="0" t="s">
+        <v>95</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>