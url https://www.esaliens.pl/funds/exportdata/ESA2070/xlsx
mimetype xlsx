--- v3 (2026-05-03)
+++ v4 (2026-05-25)
@@ -4,365 +4,470 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="ESALIENS 2070" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="106" uniqueCount="106">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="141" uniqueCount="141">
   <si>
     <t>ESALIENS 2070</t>
   </si>
   <si>
     <t>L.p.</t>
   </si>
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>P</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
+    <t>2026-05-22</t>
+  </si>
+  <si>
+    <t>50.10</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>2026-05-21</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>2026-05-20</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>2026-05-19</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>2026-05-18</t>
+  </si>
+  <si>
+    <t>50.09</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>2026-05-15</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>2026-05-14</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>2026-05-13</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>2026-05-12</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>2026-05-11</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>2026-05-08</t>
+  </si>
+  <si>
+    <t>50.08</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>2026-05-07</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>2026-05-06</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>2026-05-05</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>2026-05-04</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>2026-04-30</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
     <t>2026-04-29</t>
   </si>
   <si>
     <t>50.07</t>
   </si>
   <si>
-    <t>2</t>
+    <t>18</t>
   </si>
   <si>
     <t>2026-04-28</t>
   </si>
   <si>
-    <t>3</t>
+    <t>19</t>
   </si>
   <si>
     <t>2026-04-27</t>
   </si>
   <si>
-    <t>4</t>
+    <t>20</t>
   </si>
   <si>
     <t>2026-04-24</t>
   </si>
   <si>
-    <t>5</t>
+    <t>21</t>
   </si>
   <si>
     <t>2026-04-23</t>
   </si>
   <si>
-    <t>6</t>
+    <t>22</t>
   </si>
   <si>
     <t>2026-04-22</t>
   </si>
   <si>
-    <t>7</t>
+    <t>23</t>
   </si>
   <si>
     <t>2026-04-21</t>
   </si>
   <si>
-    <t>8</t>
+    <t>24</t>
   </si>
   <si>
     <t>2026-04-20</t>
   </si>
   <si>
     <t>50.06</t>
   </si>
   <si>
-    <t>9</t>
+    <t>25</t>
   </si>
   <si>
     <t>2026-04-17</t>
   </si>
   <si>
-    <t>10</t>
+    <t>26</t>
   </si>
   <si>
     <t>2026-04-16</t>
   </si>
   <si>
-    <t>11</t>
+    <t>27</t>
   </si>
   <si>
     <t>2026-04-15</t>
   </si>
   <si>
-    <t>12</t>
+    <t>28</t>
   </si>
   <si>
     <t>2026-04-14</t>
   </si>
   <si>
-    <t>13</t>
+    <t>29</t>
   </si>
   <si>
     <t>2026-04-13</t>
   </si>
   <si>
-    <t>14</t>
+    <t>30</t>
   </si>
   <si>
     <t>2026-04-10</t>
   </si>
   <si>
     <t>50.05</t>
   </si>
   <si>
-    <t>15</t>
+    <t>31</t>
   </si>
   <si>
     <t>2026-04-09</t>
   </si>
   <si>
-    <t>16</t>
+    <t>32</t>
   </si>
   <si>
     <t>2026-04-08</t>
   </si>
   <si>
-    <t>17</t>
+    <t>33</t>
   </si>
   <si>
     <t>2026-04-07</t>
   </si>
   <si>
-    <t>18</t>
+    <t>34</t>
   </si>
   <si>
     <t>2026-04-02</t>
   </si>
   <si>
-    <t>19</t>
+    <t>35</t>
   </si>
   <si>
     <t>2026-04-01</t>
   </si>
   <si>
     <t>50.04</t>
   </si>
   <si>
-    <t>20</t>
+    <t>36</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
-    <t>21</t>
+    <t>37</t>
   </si>
   <si>
     <t>2026-03-30</t>
   </si>
   <si>
-    <t>22</t>
+    <t>38</t>
   </si>
   <si>
     <t>2026-03-27</t>
   </si>
   <si>
-    <t>23</t>
+    <t>39</t>
   </si>
   <si>
     <t>2026-03-26</t>
   </si>
   <si>
-    <t>24</t>
+    <t>40</t>
   </si>
   <si>
     <t>2026-03-25</t>
   </si>
   <si>
-    <t>25</t>
+    <t>41</t>
   </si>
   <si>
     <t>2026-03-24</t>
   </si>
   <si>
     <t>50.03</t>
   </si>
   <si>
-    <t>26</t>
+    <t>42</t>
   </si>
   <si>
     <t>2026-03-23</t>
   </si>
   <si>
-    <t>27</t>
+    <t>43</t>
   </si>
   <si>
     <t>2026-03-20</t>
   </si>
   <si>
-    <t>28</t>
+    <t>44</t>
   </si>
   <si>
     <t>2026-03-19</t>
   </si>
   <si>
-    <t>29</t>
+    <t>45</t>
   </si>
   <si>
     <t>2026-03-18</t>
   </si>
   <si>
-    <t>30</t>
+    <t>46</t>
   </si>
   <si>
     <t>2026-03-17</t>
   </si>
   <si>
-    <t>31</t>
+    <t>47</t>
   </si>
   <si>
     <t>2026-03-16</t>
   </si>
   <si>
     <t>50.02</t>
   </si>
   <si>
-    <t>32</t>
+    <t>48</t>
   </si>
   <si>
     <t>2026-03-13</t>
   </si>
   <si>
-    <t>33</t>
+    <t>49</t>
   </si>
   <si>
     <t>2026-03-12</t>
   </si>
   <si>
-    <t>34</t>
+    <t>50</t>
   </si>
   <si>
     <t>2026-03-11</t>
   </si>
   <si>
-    <t>35</t>
+    <t>51</t>
   </si>
   <si>
     <t>2026-03-10</t>
   </si>
   <si>
-    <t>36</t>
+    <t>52</t>
   </si>
   <si>
     <t>2026-03-09</t>
   </si>
   <si>
-    <t>37</t>
+    <t>53</t>
   </si>
   <si>
     <t>2026-03-06</t>
   </si>
   <si>
     <t>50.01</t>
   </si>
   <si>
-    <t>38</t>
+    <t>54</t>
   </si>
   <si>
     <t>2026-03-05</t>
   </si>
   <si>
-    <t>39</t>
+    <t>55</t>
   </si>
   <si>
     <t>2026-03-04</t>
   </si>
   <si>
-    <t>40</t>
+    <t>56</t>
   </si>
   <si>
     <t>2026-03-03</t>
   </si>
   <si>
-    <t>41</t>
+    <t>57</t>
   </si>
   <si>
     <t>2026-03-02</t>
   </si>
   <si>
-    <t>42</t>
+    <t>58</t>
   </si>
   <si>
     <t>2026-02-27</t>
   </si>
   <si>
     <t>50.00</t>
   </si>
   <si>
-    <t>43</t>
+    <t>59</t>
   </si>
   <si>
     <t>2026-02-26</t>
   </si>
   <si>
-    <t>44</t>
+    <t>60</t>
   </si>
   <si>
     <t>2026-02-25</t>
   </si>
   <si>
-    <t>45</t>
+    <t>61</t>
   </si>
   <si>
     <t>2026-02-24</t>
   </si>
   <si>
-    <t>46</t>
+    <t>62</t>
   </si>
   <si>
     <t>2026-02-11</t>
   </si>
   <si>
-    <t>47</t>
+    <t>63</t>
   </si>
   <si>
     <t>2026-02-10</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
@@ -370,51 +475,51 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:C49"/>
+  <dimension ref="A1:C65"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>2</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>4</v>
       </c>
@@ -444,494 +549,670 @@
         <v>10</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>12</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C7" s="0" t="s">
-        <v>6</v>
+        <v>15</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="B8" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="C8" s="0" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>6</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C9" s="0" t="s">
-        <v>6</v>
+        <v>15</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C10" s="0" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
         <v>22</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>23</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>25</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
         <v>26</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>27</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>21</v>
+        <v>28</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="B14" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="C14" s="0" t="s">
         <v>28</v>
-      </c>
-[...4 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>21</v>
+        <v>28</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>34</v>
+        <v>28</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
         <v>35</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>36</v>
       </c>
       <c r="C17" s="0" t="s">
-        <v>34</v>
+        <v>28</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
         <v>37</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>38</v>
       </c>
       <c r="C18" s="0" t="s">
-        <v>34</v>
+        <v>28</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
         <v>39</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>40</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="B20" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="C20" s="0" t="s">
         <v>41</v>
-      </c>
-[...4 lines deleted...]
-        <v>34</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C21" s="0" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
         <v>46</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>47</v>
       </c>
       <c r="C22" s="0" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
         <v>48</v>
       </c>
       <c r="B23" s="0" t="s">
         <v>49</v>
       </c>
       <c r="C23" s="0" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
         <v>50</v>
       </c>
       <c r="B24" s="0" t="s">
         <v>51</v>
       </c>
       <c r="C24" s="0" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
         <v>52</v>
       </c>
       <c r="B25" s="0" t="s">
         <v>53</v>
       </c>
       <c r="C25" s="0" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
         <v>54</v>
       </c>
       <c r="B26" s="0" t="s">
         <v>55</v>
       </c>
       <c r="C26" s="0" t="s">
-        <v>45</v>
+        <v>56</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="B27" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="C27" s="0" t="s">
         <v>56</v>
-      </c>
-[...4 lines deleted...]
-        <v>58</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
         <v>59</v>
       </c>
       <c r="B28" s="0" t="s">
         <v>60</v>
       </c>
       <c r="C28" s="0" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
         <v>61</v>
       </c>
       <c r="B29" s="0" t="s">
         <v>62</v>
       </c>
       <c r="C29" s="0" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
         <v>63</v>
       </c>
       <c r="B30" s="0" t="s">
         <v>64</v>
       </c>
       <c r="C30" s="0" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
         <v>65</v>
       </c>
       <c r="B31" s="0" t="s">
         <v>66</v>
       </c>
       <c r="C31" s="0" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
         <v>67</v>
       </c>
       <c r="B32" s="0" t="s">
         <v>68</v>
       </c>
       <c r="C32" s="0" t="s">
-        <v>58</v>
+        <v>69</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="B33" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="C33" s="0" t="s">
         <v>69</v>
-      </c>
-[...4 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
         <v>72</v>
       </c>
       <c r="B34" s="0" t="s">
         <v>73</v>
       </c>
       <c r="C34" s="0" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
         <v>74</v>
       </c>
       <c r="B35" s="0" t="s">
         <v>75</v>
       </c>
       <c r="C35" s="0" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
         <v>76</v>
       </c>
       <c r="B36" s="0" t="s">
         <v>77</v>
       </c>
       <c r="C36" s="0" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
         <v>78</v>
       </c>
       <c r="B37" s="0" t="s">
         <v>79</v>
       </c>
       <c r="C37" s="0" t="s">
-        <v>71</v>
+        <v>80</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="B38" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="C38" s="0" t="s">
         <v>80</v>
-      </c>
-[...4 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C39" s="0" t="s">
-        <v>84</v>
+        <v>80</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
         <v>85</v>
       </c>
       <c r="B40" s="0" t="s">
         <v>86</v>
       </c>
       <c r="C40" s="0" t="s">
-        <v>84</v>
+        <v>80</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
         <v>87</v>
       </c>
       <c r="B41" s="0" t="s">
         <v>88</v>
       </c>
       <c r="C41" s="0" t="s">
-        <v>84</v>
+        <v>80</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
         <v>89</v>
       </c>
       <c r="B42" s="0" t="s">
         <v>90</v>
       </c>
       <c r="C42" s="0" t="s">
-        <v>84</v>
+        <v>80</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
         <v>91</v>
       </c>
       <c r="B43" s="0" t="s">
         <v>92</v>
       </c>
       <c r="C43" s="0" t="s">
-        <v>84</v>
+        <v>93</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="B44" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="C44" s="0" t="s">
         <v>93</v>
-      </c>
-[...4 lines deleted...]
-        <v>95</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
         <v>96</v>
       </c>
       <c r="B45" s="0" t="s">
         <v>97</v>
       </c>
       <c r="C45" s="0" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
         <v>98</v>
       </c>
       <c r="B46" s="0" t="s">
         <v>99</v>
       </c>
       <c r="C46" s="0" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
         <v>100</v>
       </c>
       <c r="B47" s="0" t="s">
         <v>101</v>
       </c>
       <c r="C47" s="0" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
         <v>102</v>
       </c>
       <c r="B48" s="0" t="s">
         <v>103</v>
       </c>
       <c r="C48" s="0" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
         <v>104</v>
       </c>
       <c r="B49" s="0" t="s">
         <v>105</v>
       </c>
       <c r="C49" s="0" t="s">
-        <v>95</v>
+        <v>106</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" s="0" t="s">
+        <v>107</v>
+      </c>
+      <c r="B50" s="0" t="s">
+        <v>108</v>
+      </c>
+      <c r="C50" s="0" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" s="0" t="s">
+        <v>109</v>
+      </c>
+      <c r="B51" s="0" t="s">
+        <v>110</v>
+      </c>
+      <c r="C51" s="0" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" s="0" t="s">
+        <v>111</v>
+      </c>
+      <c r="B52" s="0" t="s">
+        <v>112</v>
+      </c>
+      <c r="C52" s="0" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="B53" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="C53" s="0" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" s="0" t="s">
+        <v>115</v>
+      </c>
+      <c r="B54" s="0" t="s">
+        <v>116</v>
+      </c>
+      <c r="C54" s="0" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="B55" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="C55" s="0" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="B56" s="0" t="s">
+        <v>121</v>
+      </c>
+      <c r="C56" s="0" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="B57" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C57" s="0" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="B58" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="C58" s="0" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" s="0" t="s">
+        <v>126</v>
+      </c>
+      <c r="B59" s="0" t="s">
+        <v>127</v>
+      </c>
+      <c r="C59" s="0" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="B60" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="C60" s="0" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" s="0" t="s">
+        <v>131</v>
+      </c>
+      <c r="B61" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="C61" s="0" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" s="0" t="s">
+        <v>133</v>
+      </c>
+      <c r="B62" s="0" t="s">
+        <v>134</v>
+      </c>
+      <c r="C62" s="0" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="B63" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="C63" s="0" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" s="0" t="s">
+        <v>137</v>
+      </c>
+      <c r="B64" s="0" t="s">
+        <v>138</v>
+      </c>
+      <c r="C64" s="0" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" s="0" t="s">
+        <v>139</v>
+      </c>
+      <c r="B65" s="0" t="s">
+        <v>140</v>
+      </c>
+      <c r="C65" s="0" t="s">
+        <v>130</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>