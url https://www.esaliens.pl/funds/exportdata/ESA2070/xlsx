--- v4 (2026-05-25)
+++ v5 (2026-06-26)
@@ -4,470 +4,620 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="ESALIENS 2070" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="141" uniqueCount="141">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="191" uniqueCount="191">
   <si>
     <t>ESALIENS 2070</t>
   </si>
   <si>
     <t>L.p.</t>
   </si>
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>P</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
+    <t>2026-06-25</t>
+  </si>
+  <si>
+    <t>50.14</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>2026-06-24</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>2026-06-23</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>2026-06-22</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>2026-06-19</t>
+  </si>
+  <si>
+    <t>50.13</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>2026-06-18</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>2026-06-17</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>2026-06-16</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>2026-06-15</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>2026-06-12</t>
+  </si>
+  <si>
+    <t>50.12</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>2026-06-11</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>2026-06-10</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>2026-06-09</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>2026-06-08</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>2026-06-05</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>2026-06-03</t>
+  </si>
+  <si>
+    <t>50.11</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>2026-06-02</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>2026-06-01</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>2026-05-29</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>2026-05-28</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>2026-05-27</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>2026-05-26</t>
+  </si>
+  <si>
+    <t>50.10</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>2026-05-25</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
     <t>2026-05-22</t>
   </si>
   <si>
-    <t>50.10</t>
-[...2 lines deleted...]
-    <t>2</t>
+    <t>25</t>
   </si>
   <si>
     <t>2026-05-21</t>
   </si>
   <si>
-    <t>3</t>
+    <t>26</t>
   </si>
   <si>
     <t>2026-05-20</t>
   </si>
   <si>
-    <t>4</t>
+    <t>27</t>
   </si>
   <si>
     <t>2026-05-19</t>
   </si>
   <si>
-    <t>5</t>
+    <t>28</t>
   </si>
   <si>
     <t>2026-05-18</t>
   </si>
   <si>
     <t>50.09</t>
   </si>
   <si>
-    <t>6</t>
+    <t>29</t>
   </si>
   <si>
     <t>2026-05-15</t>
   </si>
   <si>
-    <t>7</t>
+    <t>30</t>
   </si>
   <si>
     <t>2026-05-14</t>
   </si>
   <si>
-    <t>8</t>
+    <t>31</t>
   </si>
   <si>
     <t>2026-05-13</t>
   </si>
   <si>
-    <t>9</t>
+    <t>32</t>
   </si>
   <si>
     <t>2026-05-12</t>
   </si>
   <si>
-    <t>10</t>
+    <t>33</t>
   </si>
   <si>
     <t>2026-05-11</t>
   </si>
   <si>
-    <t>11</t>
+    <t>34</t>
   </si>
   <si>
     <t>2026-05-08</t>
   </si>
   <si>
     <t>50.08</t>
   </si>
   <si>
-    <t>12</t>
+    <t>35</t>
   </si>
   <si>
     <t>2026-05-07</t>
   </si>
   <si>
-    <t>13</t>
+    <t>36</t>
   </si>
   <si>
     <t>2026-05-06</t>
   </si>
   <si>
-    <t>14</t>
+    <t>37</t>
   </si>
   <si>
     <t>2026-05-05</t>
   </si>
   <si>
-    <t>15</t>
+    <t>38</t>
   </si>
   <si>
     <t>2026-05-04</t>
   </si>
   <si>
-    <t>16</t>
+    <t>39</t>
   </si>
   <si>
     <t>2026-04-30</t>
   </si>
   <si>
-    <t>17</t>
+    <t>40</t>
   </si>
   <si>
     <t>2026-04-29</t>
   </si>
   <si>
     <t>50.07</t>
   </si>
   <si>
-    <t>18</t>
+    <t>41</t>
   </si>
   <si>
     <t>2026-04-28</t>
   </si>
   <si>
-    <t>19</t>
+    <t>42</t>
   </si>
   <si>
     <t>2026-04-27</t>
   </si>
   <si>
-    <t>20</t>
+    <t>43</t>
   </si>
   <si>
     <t>2026-04-24</t>
   </si>
   <si>
-    <t>21</t>
+    <t>44</t>
   </si>
   <si>
     <t>2026-04-23</t>
   </si>
   <si>
-    <t>22</t>
+    <t>45</t>
   </si>
   <si>
     <t>2026-04-22</t>
   </si>
   <si>
-    <t>23</t>
+    <t>46</t>
   </si>
   <si>
     <t>2026-04-21</t>
   </si>
   <si>
-    <t>24</t>
+    <t>47</t>
   </si>
   <si>
     <t>2026-04-20</t>
   </si>
   <si>
     <t>50.06</t>
   </si>
   <si>
-    <t>25</t>
+    <t>48</t>
   </si>
   <si>
     <t>2026-04-17</t>
   </si>
   <si>
-    <t>26</t>
+    <t>49</t>
   </si>
   <si>
     <t>2026-04-16</t>
   </si>
   <si>
-    <t>27</t>
+    <t>50</t>
   </si>
   <si>
     <t>2026-04-15</t>
   </si>
   <si>
-    <t>28</t>
+    <t>51</t>
   </si>
   <si>
     <t>2026-04-14</t>
   </si>
   <si>
-    <t>29</t>
+    <t>52</t>
   </si>
   <si>
     <t>2026-04-13</t>
   </si>
   <si>
-    <t>30</t>
+    <t>53</t>
   </si>
   <si>
     <t>2026-04-10</t>
   </si>
   <si>
     <t>50.05</t>
   </si>
   <si>
-    <t>31</t>
+    <t>54</t>
   </si>
   <si>
     <t>2026-04-09</t>
   </si>
   <si>
-    <t>32</t>
+    <t>55</t>
   </si>
   <si>
     <t>2026-04-08</t>
   </si>
   <si>
-    <t>33</t>
+    <t>56</t>
   </si>
   <si>
     <t>2026-04-07</t>
   </si>
   <si>
-    <t>34</t>
+    <t>57</t>
   </si>
   <si>
     <t>2026-04-02</t>
   </si>
   <si>
-    <t>35</t>
+    <t>58</t>
   </si>
   <si>
     <t>2026-04-01</t>
   </si>
   <si>
     <t>50.04</t>
   </si>
   <si>
-    <t>36</t>
+    <t>59</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
-    <t>37</t>
+    <t>60</t>
   </si>
   <si>
     <t>2026-03-30</t>
   </si>
   <si>
-    <t>38</t>
+    <t>61</t>
   </si>
   <si>
     <t>2026-03-27</t>
   </si>
   <si>
-    <t>39</t>
+    <t>62</t>
   </si>
   <si>
     <t>2026-03-26</t>
   </si>
   <si>
-    <t>40</t>
+    <t>63</t>
   </si>
   <si>
     <t>2026-03-25</t>
   </si>
   <si>
-    <t>41</t>
+    <t>64</t>
   </si>
   <si>
     <t>2026-03-24</t>
   </si>
   <si>
     <t>50.03</t>
   </si>
   <si>
-    <t>42</t>
+    <t>65</t>
   </si>
   <si>
     <t>2026-03-23</t>
   </si>
   <si>
-    <t>43</t>
+    <t>66</t>
   </si>
   <si>
     <t>2026-03-20</t>
   </si>
   <si>
-    <t>44</t>
+    <t>67</t>
   </si>
   <si>
     <t>2026-03-19</t>
   </si>
   <si>
-    <t>45</t>
+    <t>68</t>
   </si>
   <si>
     <t>2026-03-18</t>
   </si>
   <si>
-    <t>46</t>
+    <t>69</t>
   </si>
   <si>
     <t>2026-03-17</t>
   </si>
   <si>
-    <t>47</t>
+    <t>70</t>
   </si>
   <si>
     <t>2026-03-16</t>
   </si>
   <si>
     <t>50.02</t>
   </si>
   <si>
-    <t>48</t>
+    <t>71</t>
   </si>
   <si>
     <t>2026-03-13</t>
   </si>
   <si>
-    <t>49</t>
+    <t>72</t>
   </si>
   <si>
     <t>2026-03-12</t>
   </si>
   <si>
-    <t>50</t>
+    <t>73</t>
   </si>
   <si>
     <t>2026-03-11</t>
   </si>
   <si>
-    <t>51</t>
+    <t>74</t>
   </si>
   <si>
     <t>2026-03-10</t>
   </si>
   <si>
-    <t>52</t>
+    <t>75</t>
   </si>
   <si>
     <t>2026-03-09</t>
   </si>
   <si>
-    <t>53</t>
+    <t>76</t>
   </si>
   <si>
     <t>2026-03-06</t>
   </si>
   <si>
     <t>50.01</t>
   </si>
   <si>
-    <t>54</t>
+    <t>77</t>
   </si>
   <si>
     <t>2026-03-05</t>
   </si>
   <si>
-    <t>55</t>
+    <t>78</t>
   </si>
   <si>
     <t>2026-03-04</t>
   </si>
   <si>
-    <t>56</t>
+    <t>79</t>
   </si>
   <si>
     <t>2026-03-03</t>
   </si>
   <si>
-    <t>57</t>
+    <t>80</t>
   </si>
   <si>
     <t>2026-03-02</t>
   </si>
   <si>
-    <t>58</t>
+    <t>81</t>
   </si>
   <si>
     <t>2026-02-27</t>
   </si>
   <si>
     <t>50.00</t>
   </si>
   <si>
-    <t>59</t>
+    <t>82</t>
   </si>
   <si>
     <t>2026-02-26</t>
   </si>
   <si>
-    <t>60</t>
+    <t>83</t>
   </si>
   <si>
     <t>2026-02-25</t>
   </si>
   <si>
-    <t>61</t>
+    <t>84</t>
   </si>
   <si>
     <t>2026-02-24</t>
   </si>
   <si>
-    <t>62</t>
+    <t>85</t>
   </si>
   <si>
     <t>2026-02-11</t>
   </si>
   <si>
-    <t>63</t>
+    <t>86</t>
   </si>
   <si>
     <t>2026-02-10</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
@@ -475,51 +625,51 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:C65"/>
+  <dimension ref="A1:C88"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>2</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>4</v>
       </c>
@@ -604,447 +754,447 @@
         <v>21</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
         <v>22</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>23</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>25</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="B13" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="C13" s="0" t="s">
         <v>26</v>
-      </c>
-[...4 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
         <v>29</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>30</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
         <v>31</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>32</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
         <v>33</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>34</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
         <v>35</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>36</v>
       </c>
       <c r="C17" s="0" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
         <v>37</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>38</v>
       </c>
       <c r="C18" s="0" t="s">
-        <v>28</v>
+        <v>39</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="B19" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="C19" s="0" t="s">
         <v>39</v>
-      </c>
-[...4 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
         <v>42</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>43</v>
       </c>
       <c r="C20" s="0" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
         <v>44</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>45</v>
       </c>
       <c r="C21" s="0" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
         <v>46</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>47</v>
       </c>
       <c r="C22" s="0" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
         <v>48</v>
       </c>
       <c r="B23" s="0" t="s">
         <v>49</v>
       </c>
       <c r="C23" s="0" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
         <v>50</v>
       </c>
       <c r="B24" s="0" t="s">
         <v>51</v>
       </c>
       <c r="C24" s="0" t="s">
-        <v>41</v>
+        <v>52</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="B25" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="C25" s="0" t="s">
         <v>52</v>
-      </c>
-[...4 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C26" s="0" t="s">
-        <v>56</v>
+        <v>52</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
         <v>57</v>
       </c>
       <c r="B27" s="0" t="s">
         <v>58</v>
       </c>
       <c r="C27" s="0" t="s">
-        <v>56</v>
+        <v>52</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
         <v>59</v>
       </c>
       <c r="B28" s="0" t="s">
         <v>60</v>
       </c>
       <c r="C28" s="0" t="s">
-        <v>56</v>
+        <v>52</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
         <v>61</v>
       </c>
       <c r="B29" s="0" t="s">
         <v>62</v>
       </c>
       <c r="C29" s="0" t="s">
-        <v>56</v>
+        <v>52</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
         <v>63</v>
       </c>
       <c r="B30" s="0" t="s">
         <v>64</v>
       </c>
       <c r="C30" s="0" t="s">
-        <v>56</v>
+        <v>65</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="B31" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="C31" s="0" t="s">
         <v>65</v>
-      </c>
-[...4 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C32" s="0" t="s">
-        <v>69</v>
+        <v>65</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
         <v>70</v>
       </c>
       <c r="B33" s="0" t="s">
         <v>71</v>
       </c>
       <c r="C33" s="0" t="s">
-        <v>69</v>
+        <v>65</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
         <v>72</v>
       </c>
       <c r="B34" s="0" t="s">
         <v>73</v>
       </c>
       <c r="C34" s="0" t="s">
-        <v>69</v>
+        <v>65</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
         <v>74</v>
       </c>
       <c r="B35" s="0" t="s">
         <v>75</v>
       </c>
       <c r="C35" s="0" t="s">
-        <v>69</v>
+        <v>65</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
         <v>76</v>
       </c>
       <c r="B36" s="0" t="s">
         <v>77</v>
       </c>
       <c r="C36" s="0" t="s">
-        <v>69</v>
+        <v>78</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="B37" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="C37" s="0" t="s">
         <v>78</v>
-      </c>
-[...4 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
         <v>81</v>
       </c>
       <c r="B38" s="0" t="s">
         <v>82</v>
       </c>
       <c r="C38" s="0" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
         <v>83</v>
       </c>
       <c r="B39" s="0" t="s">
         <v>84</v>
       </c>
       <c r="C39" s="0" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
         <v>85</v>
       </c>
       <c r="B40" s="0" t="s">
         <v>86</v>
       </c>
       <c r="C40" s="0" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
         <v>87</v>
       </c>
       <c r="B41" s="0" t="s">
         <v>88</v>
       </c>
       <c r="C41" s="0" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
         <v>89</v>
       </c>
       <c r="B42" s="0" t="s">
         <v>90</v>
       </c>
       <c r="C42" s="0" t="s">
-        <v>80</v>
+        <v>91</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
+        <v>92</v>
+      </c>
+      <c r="B43" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="C43" s="0" t="s">
         <v>91</v>
-      </c>
-[...4 lines deleted...]
-        <v>93</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
         <v>94</v>
       </c>
       <c r="B44" s="0" t="s">
         <v>95</v>
       </c>
       <c r="C44" s="0" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
         <v>96</v>
       </c>
       <c r="B45" s="0" t="s">
         <v>97</v>
       </c>
       <c r="C45" s="0" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
         <v>98</v>
       </c>
       <c r="B46" s="0" t="s">
         <v>99</v>
       </c>
       <c r="C46" s="0" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
         <v>100</v>
       </c>
       <c r="B47" s="0" t="s">
         <v>101</v>
       </c>
       <c r="C47" s="0" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
         <v>102</v>
       </c>
       <c r="B48" s="0" t="s">
         <v>103</v>
       </c>
       <c r="C48" s="0" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
         <v>104</v>
       </c>
       <c r="B49" s="0" t="s">
         <v>105</v>
       </c>
       <c r="C49" s="0" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
         <v>107</v>
       </c>
       <c r="B50" s="0" t="s">
         <v>108</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="51">
@@ -1188,31 +1338,284 @@
       </c>
       <c r="C63" s="0" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
         <v>137</v>
       </c>
       <c r="B64" s="0" t="s">
         <v>138</v>
       </c>
       <c r="C64" s="0" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
         <v>139</v>
       </c>
       <c r="B65" s="0" t="s">
         <v>140</v>
       </c>
       <c r="C65" s="0" t="s">
         <v>130</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="B66" s="0" t="s">
+        <v>142</v>
+      </c>
+      <c r="C66" s="0" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" s="0" t="s">
+        <v>144</v>
+      </c>
+      <c r="B67" s="0" t="s">
+        <v>145</v>
+      </c>
+      <c r="C67" s="0" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" s="0" t="s">
+        <v>146</v>
+      </c>
+      <c r="B68" s="0" t="s">
+        <v>147</v>
+      </c>
+      <c r="C68" s="0" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="B69" s="0" t="s">
+        <v>149</v>
+      </c>
+      <c r="C69" s="0" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" s="0" t="s">
+        <v>150</v>
+      </c>
+      <c r="B70" s="0" t="s">
+        <v>151</v>
+      </c>
+      <c r="C70" s="0" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" s="0" t="s">
+        <v>152</v>
+      </c>
+      <c r="B71" s="0" t="s">
+        <v>153</v>
+      </c>
+      <c r="C71" s="0" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="B72" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="C72" s="0" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" s="0" t="s">
+        <v>157</v>
+      </c>
+      <c r="B73" s="0" t="s">
+        <v>158</v>
+      </c>
+      <c r="C73" s="0" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="B74" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="C74" s="0" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" s="0" t="s">
+        <v>161</v>
+      </c>
+      <c r="B75" s="0" t="s">
+        <v>162</v>
+      </c>
+      <c r="C75" s="0" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" s="0" t="s">
+        <v>163</v>
+      </c>
+      <c r="B76" s="0" t="s">
+        <v>164</v>
+      </c>
+      <c r="C76" s="0" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" s="0" t="s">
+        <v>165</v>
+      </c>
+      <c r="B77" s="0" t="s">
+        <v>166</v>
+      </c>
+      <c r="C77" s="0" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" s="0" t="s">
+        <v>167</v>
+      </c>
+      <c r="B78" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="C78" s="0" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="B79" s="0" t="s">
+        <v>171</v>
+      </c>
+      <c r="C79" s="0" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="B80" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="C80" s="0" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="B81" s="0" t="s">
+        <v>175</v>
+      </c>
+      <c r="C81" s="0" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" s="0" t="s">
+        <v>176</v>
+      </c>
+      <c r="B82" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="C82" s="0" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" s="0" t="s">
+        <v>178</v>
+      </c>
+      <c r="B83" s="0" t="s">
+        <v>179</v>
+      </c>
+      <c r="C83" s="0" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" s="0" t="s">
+        <v>181</v>
+      </c>
+      <c r="B84" s="0" t="s">
+        <v>182</v>
+      </c>
+      <c r="C84" s="0" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="B85" s="0" t="s">
+        <v>184</v>
+      </c>
+      <c r="C85" s="0" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="B86" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="C86" s="0" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" s="0" t="s">
+        <v>187</v>
+      </c>
+      <c r="B87" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="C87" s="0" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="B88" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="C88" s="0" t="s">
+        <v>180</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>