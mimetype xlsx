--- v5 (2026-06-26)
+++ v6 (2026-08-02)
@@ -4,620 +4,782 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="ESALIENS 2070" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="191" uniqueCount="191">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="245" uniqueCount="245">
   <si>
     <t>ESALIENS 2070</t>
   </si>
   <si>
     <t>L.p.</t>
   </si>
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>P</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
+    <t>2026-07-30</t>
+  </si>
+  <si>
+    <t>50.18</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>2026-07-29</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>2026-07-28</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>2026-07-27</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>2026-07-24</t>
+  </si>
+  <si>
+    <t>50.17</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>2026-07-23</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>2026-07-22</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>2026-07-21</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>2026-07-20</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>2026-07-17</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>2026-07-16</t>
+  </si>
+  <si>
+    <t>50.16</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>2026-07-15</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>2026-07-14</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>2026-07-13</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>2026-07-10</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>2026-07-09</t>
+  </si>
+  <si>
+    <t>50.15</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>2026-07-08</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>2026-07-07</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>2026-07-06</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>2026-07-03</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>2026-07-02</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>2026-07-01</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>2026-06-29</t>
+  </si>
+  <si>
+    <t>50.14</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>2026-06-26</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
     <t>2026-06-25</t>
   </si>
   <si>
-    <t>50.14</t>
-[...2 lines deleted...]
-    <t>2</t>
+    <t>27</t>
   </si>
   <si>
     <t>2026-06-24</t>
   </si>
   <si>
-    <t>3</t>
+    <t>28</t>
   </si>
   <si>
     <t>2026-06-23</t>
   </si>
   <si>
-    <t>4</t>
+    <t>29</t>
   </si>
   <si>
     <t>2026-06-22</t>
   </si>
   <si>
-    <t>5</t>
+    <t>30</t>
   </si>
   <si>
     <t>2026-06-19</t>
   </si>
   <si>
     <t>50.13</t>
   </si>
   <si>
-    <t>6</t>
+    <t>31</t>
   </si>
   <si>
     <t>2026-06-18</t>
   </si>
   <si>
-    <t>7</t>
+    <t>32</t>
   </si>
   <si>
     <t>2026-06-17</t>
   </si>
   <si>
-    <t>8</t>
+    <t>33</t>
   </si>
   <si>
     <t>2026-06-16</t>
   </si>
   <si>
-    <t>9</t>
+    <t>34</t>
   </si>
   <si>
     <t>2026-06-15</t>
   </si>
   <si>
-    <t>10</t>
+    <t>35</t>
   </si>
   <si>
     <t>2026-06-12</t>
   </si>
   <si>
     <t>50.12</t>
   </si>
   <si>
-    <t>11</t>
+    <t>36</t>
   </si>
   <si>
     <t>2026-06-11</t>
   </si>
   <si>
-    <t>12</t>
+    <t>37</t>
   </si>
   <si>
     <t>2026-06-10</t>
   </si>
   <si>
-    <t>13</t>
+    <t>38</t>
   </si>
   <si>
     <t>2026-06-09</t>
   </si>
   <si>
-    <t>14</t>
+    <t>39</t>
   </si>
   <si>
     <t>2026-06-08</t>
   </si>
   <si>
-    <t>15</t>
+    <t>40</t>
   </si>
   <si>
     <t>2026-06-05</t>
   </si>
   <si>
-    <t>16</t>
+    <t>41</t>
   </si>
   <si>
     <t>2026-06-03</t>
   </si>
   <si>
     <t>50.11</t>
   </si>
   <si>
-    <t>17</t>
+    <t>42</t>
   </si>
   <si>
     <t>2026-06-02</t>
   </si>
   <si>
-    <t>18</t>
+    <t>43</t>
   </si>
   <si>
     <t>2026-06-01</t>
   </si>
   <si>
-    <t>19</t>
+    <t>44</t>
   </si>
   <si>
     <t>2026-05-29</t>
   </si>
   <si>
-    <t>20</t>
+    <t>45</t>
   </si>
   <si>
     <t>2026-05-28</t>
   </si>
   <si>
-    <t>21</t>
+    <t>46</t>
   </si>
   <si>
     <t>2026-05-27</t>
   </si>
   <si>
-    <t>22</t>
+    <t>47</t>
   </si>
   <si>
     <t>2026-05-26</t>
   </si>
   <si>
     <t>50.10</t>
   </si>
   <si>
-    <t>23</t>
+    <t>48</t>
   </si>
   <si>
     <t>2026-05-25</t>
   </si>
   <si>
-    <t>24</t>
+    <t>49</t>
   </si>
   <si>
     <t>2026-05-22</t>
   </si>
   <si>
-    <t>25</t>
+    <t>50</t>
   </si>
   <si>
     <t>2026-05-21</t>
   </si>
   <si>
-    <t>26</t>
+    <t>51</t>
   </si>
   <si>
     <t>2026-05-20</t>
   </si>
   <si>
-    <t>27</t>
+    <t>52</t>
   </si>
   <si>
     <t>2026-05-19</t>
   </si>
   <si>
-    <t>28</t>
+    <t>53</t>
   </si>
   <si>
     <t>2026-05-18</t>
   </si>
   <si>
     <t>50.09</t>
   </si>
   <si>
-    <t>29</t>
+    <t>54</t>
   </si>
   <si>
     <t>2026-05-15</t>
   </si>
   <si>
-    <t>30</t>
+    <t>55</t>
   </si>
   <si>
     <t>2026-05-14</t>
   </si>
   <si>
-    <t>31</t>
+    <t>56</t>
   </si>
   <si>
     <t>2026-05-13</t>
   </si>
   <si>
-    <t>32</t>
+    <t>57</t>
   </si>
   <si>
     <t>2026-05-12</t>
   </si>
   <si>
-    <t>33</t>
+    <t>58</t>
   </si>
   <si>
     <t>2026-05-11</t>
   </si>
   <si>
-    <t>34</t>
+    <t>59</t>
   </si>
   <si>
     <t>2026-05-08</t>
   </si>
   <si>
     <t>50.08</t>
   </si>
   <si>
-    <t>35</t>
+    <t>60</t>
   </si>
   <si>
     <t>2026-05-07</t>
   </si>
   <si>
-    <t>36</t>
+    <t>61</t>
   </si>
   <si>
     <t>2026-05-06</t>
   </si>
   <si>
-    <t>37</t>
+    <t>62</t>
   </si>
   <si>
     <t>2026-05-05</t>
   </si>
   <si>
-    <t>38</t>
+    <t>63</t>
   </si>
   <si>
     <t>2026-05-04</t>
   </si>
   <si>
-    <t>39</t>
+    <t>64</t>
   </si>
   <si>
     <t>2026-04-30</t>
   </si>
   <si>
-    <t>40</t>
+    <t>65</t>
   </si>
   <si>
     <t>2026-04-29</t>
   </si>
   <si>
     <t>50.07</t>
   </si>
   <si>
-    <t>41</t>
+    <t>66</t>
   </si>
   <si>
     <t>2026-04-28</t>
   </si>
   <si>
-    <t>42</t>
+    <t>67</t>
   </si>
   <si>
     <t>2026-04-27</t>
   </si>
   <si>
-    <t>43</t>
+    <t>68</t>
   </si>
   <si>
     <t>2026-04-24</t>
   </si>
   <si>
-    <t>44</t>
+    <t>69</t>
   </si>
   <si>
     <t>2026-04-23</t>
   </si>
   <si>
-    <t>45</t>
+    <t>70</t>
   </si>
   <si>
     <t>2026-04-22</t>
   </si>
   <si>
-    <t>46</t>
+    <t>71</t>
   </si>
   <si>
     <t>2026-04-21</t>
   </si>
   <si>
-    <t>47</t>
+    <t>72</t>
   </si>
   <si>
     <t>2026-04-20</t>
   </si>
   <si>
     <t>50.06</t>
   </si>
   <si>
-    <t>48</t>
+    <t>73</t>
   </si>
   <si>
     <t>2026-04-17</t>
   </si>
   <si>
-    <t>49</t>
+    <t>74</t>
   </si>
   <si>
     <t>2026-04-16</t>
   </si>
   <si>
-    <t>50</t>
+    <t>75</t>
   </si>
   <si>
     <t>2026-04-15</t>
   </si>
   <si>
-    <t>51</t>
+    <t>76</t>
   </si>
   <si>
     <t>2026-04-14</t>
   </si>
   <si>
-    <t>52</t>
+    <t>77</t>
   </si>
   <si>
     <t>2026-04-13</t>
   </si>
   <si>
-    <t>53</t>
+    <t>78</t>
   </si>
   <si>
     <t>2026-04-10</t>
   </si>
   <si>
     <t>50.05</t>
   </si>
   <si>
-    <t>54</t>
+    <t>79</t>
   </si>
   <si>
     <t>2026-04-09</t>
   </si>
   <si>
-    <t>55</t>
+    <t>80</t>
   </si>
   <si>
     <t>2026-04-08</t>
   </si>
   <si>
-    <t>56</t>
+    <t>81</t>
   </si>
   <si>
     <t>2026-04-07</t>
   </si>
   <si>
-    <t>57</t>
+    <t>82</t>
   </si>
   <si>
     <t>2026-04-02</t>
   </si>
   <si>
-    <t>58</t>
+    <t>83</t>
   </si>
   <si>
     <t>2026-04-01</t>
   </si>
   <si>
     <t>50.04</t>
   </si>
   <si>
-    <t>59</t>
+    <t>84</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
-    <t>60</t>
+    <t>85</t>
   </si>
   <si>
     <t>2026-03-30</t>
   </si>
   <si>
-    <t>61</t>
+    <t>86</t>
   </si>
   <si>
     <t>2026-03-27</t>
   </si>
   <si>
-    <t>62</t>
+    <t>87</t>
   </si>
   <si>
     <t>2026-03-26</t>
   </si>
   <si>
-    <t>63</t>
+    <t>88</t>
   </si>
   <si>
     <t>2026-03-25</t>
   </si>
   <si>
-    <t>64</t>
+    <t>89</t>
   </si>
   <si>
     <t>2026-03-24</t>
   </si>
   <si>
     <t>50.03</t>
   </si>
   <si>
-    <t>65</t>
+    <t>90</t>
   </si>
   <si>
     <t>2026-03-23</t>
   </si>
   <si>
-    <t>66</t>
+    <t>91</t>
   </si>
   <si>
     <t>2026-03-20</t>
   </si>
   <si>
-    <t>67</t>
+    <t>92</t>
   </si>
   <si>
     <t>2026-03-19</t>
   </si>
   <si>
-    <t>68</t>
+    <t>93</t>
   </si>
   <si>
     <t>2026-03-18</t>
   </si>
   <si>
-    <t>69</t>
+    <t>94</t>
   </si>
   <si>
     <t>2026-03-17</t>
   </si>
   <si>
-    <t>70</t>
+    <t>95</t>
   </si>
   <si>
     <t>2026-03-16</t>
   </si>
   <si>
     <t>50.02</t>
   </si>
   <si>
-    <t>71</t>
+    <t>96</t>
   </si>
   <si>
     <t>2026-03-13</t>
   </si>
   <si>
-    <t>72</t>
+    <t>97</t>
   </si>
   <si>
     <t>2026-03-12</t>
   </si>
   <si>
-    <t>73</t>
+    <t>98</t>
   </si>
   <si>
     <t>2026-03-11</t>
   </si>
   <si>
-    <t>74</t>
+    <t>99</t>
   </si>
   <si>
     <t>2026-03-10</t>
   </si>
   <si>
-    <t>75</t>
+    <t>100</t>
   </si>
   <si>
     <t>2026-03-09</t>
   </si>
   <si>
-    <t>76</t>
+    <t>101</t>
   </si>
   <si>
     <t>2026-03-06</t>
   </si>
   <si>
     <t>50.01</t>
   </si>
   <si>
-    <t>77</t>
+    <t>102</t>
   </si>
   <si>
     <t>2026-03-05</t>
   </si>
   <si>
-    <t>78</t>
+    <t>103</t>
   </si>
   <si>
     <t>2026-03-04</t>
   </si>
   <si>
-    <t>79</t>
+    <t>104</t>
   </si>
   <si>
     <t>2026-03-03</t>
   </si>
   <si>
-    <t>80</t>
+    <t>105</t>
   </si>
   <si>
     <t>2026-03-02</t>
   </si>
   <si>
-    <t>81</t>
+    <t>106</t>
   </si>
   <si>
     <t>2026-02-27</t>
   </si>
   <si>
     <t>50.00</t>
   </si>
   <si>
-    <t>82</t>
+    <t>107</t>
   </si>
   <si>
     <t>2026-02-26</t>
   </si>
   <si>
-    <t>83</t>
+    <t>108</t>
   </si>
   <si>
     <t>2026-02-25</t>
   </si>
   <si>
-    <t>84</t>
+    <t>109</t>
   </si>
   <si>
     <t>2026-02-24</t>
   </si>
   <si>
-    <t>85</t>
+    <t>110</t>
   </si>
   <si>
     <t>2026-02-11</t>
   </si>
   <si>
-    <t>86</t>
+    <t>111</t>
   </si>
   <si>
     <t>2026-02-10</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
@@ -625,51 +787,51 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:C88"/>
+  <dimension ref="A1:C113"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>2</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>4</v>
       </c>
@@ -754,106 +916,106 @@
         <v>21</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
         <v>22</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>23</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>25</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="B13" s="0" t="s">
         <v>27</v>
       </c>
-      <c r="B13" s="0" t="s">
+      <c r="C13" s="0" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
         <v>29</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>30</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
         <v>31</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>32</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
         <v>33</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>34</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
         <v>35</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>36</v>
       </c>
       <c r="C17" s="0" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
         <v>37</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>38</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
         <v>40</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>41</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="20">
@@ -886,315 +1048,315 @@
         <v>47</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
         <v>48</v>
       </c>
       <c r="B23" s="0" t="s">
         <v>49</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
         <v>50</v>
       </c>
       <c r="B24" s="0" t="s">
         <v>51</v>
       </c>
       <c r="C24" s="0" t="s">
-        <v>52</v>
+        <v>39</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="B25" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="B25" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C25" s="0" t="s">
-        <v>52</v>
+        <v>39</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="B26" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="B26" s="0" t="s">
+      <c r="C26" s="0" t="s">
         <v>56</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
         <v>57</v>
       </c>
       <c r="B27" s="0" t="s">
         <v>58</v>
       </c>
       <c r="C27" s="0" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
         <v>59</v>
       </c>
       <c r="B28" s="0" t="s">
         <v>60</v>
       </c>
       <c r="C28" s="0" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
         <v>61</v>
       </c>
       <c r="B29" s="0" t="s">
         <v>62</v>
       </c>
       <c r="C29" s="0" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
         <v>63</v>
       </c>
       <c r="B30" s="0" t="s">
         <v>64</v>
       </c>
       <c r="C30" s="0" t="s">
-        <v>65</v>
+        <v>56</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="B31" s="0" t="s">
         <v>66</v>
       </c>
-      <c r="B31" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C31" s="0" t="s">
-        <v>65</v>
+        <v>56</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="B32" s="0" t="s">
         <v>68</v>
       </c>
-      <c r="B32" s="0" t="s">
+      <c r="C32" s="0" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>65</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
         <v>70</v>
       </c>
       <c r="B33" s="0" t="s">
         <v>71</v>
       </c>
       <c r="C33" s="0" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
         <v>72</v>
       </c>
       <c r="B34" s="0" t="s">
         <v>73</v>
       </c>
       <c r="C34" s="0" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
         <v>74</v>
       </c>
       <c r="B35" s="0" t="s">
         <v>75</v>
       </c>
       <c r="C35" s="0" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
         <v>76</v>
       </c>
       <c r="B36" s="0" t="s">
         <v>77</v>
       </c>
       <c r="C36" s="0" t="s">
-        <v>78</v>
+        <v>69</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="B37" s="0" t="s">
         <v>79</v>
       </c>
-      <c r="B37" s="0" t="s">
+      <c r="C37" s="0" t="s">
         <v>80</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
         <v>81</v>
       </c>
       <c r="B38" s="0" t="s">
         <v>82</v>
       </c>
       <c r="C38" s="0" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
         <v>83</v>
       </c>
       <c r="B39" s="0" t="s">
         <v>84</v>
       </c>
       <c r="C39" s="0" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
         <v>85</v>
       </c>
       <c r="B40" s="0" t="s">
         <v>86</v>
       </c>
       <c r="C40" s="0" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
         <v>87</v>
       </c>
       <c r="B41" s="0" t="s">
         <v>88</v>
       </c>
       <c r="C41" s="0" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
         <v>89</v>
       </c>
       <c r="B42" s="0" t="s">
         <v>90</v>
       </c>
       <c r="C42" s="0" t="s">
-        <v>91</v>
+        <v>80</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="B43" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="B43" s="0" t="s">
+      <c r="C43" s="0" t="s">
         <v>93</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
         <v>94</v>
       </c>
       <c r="B44" s="0" t="s">
         <v>95</v>
       </c>
       <c r="C44" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
         <v>96</v>
       </c>
       <c r="B45" s="0" t="s">
         <v>97</v>
       </c>
       <c r="C45" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
         <v>98</v>
       </c>
       <c r="B46" s="0" t="s">
         <v>99</v>
       </c>
       <c r="C46" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
         <v>100</v>
       </c>
       <c r="B47" s="0" t="s">
         <v>101</v>
       </c>
       <c r="C47" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
         <v>102</v>
       </c>
       <c r="B48" s="0" t="s">
         <v>103</v>
       </c>
       <c r="C48" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
         <v>104</v>
       </c>
       <c r="B49" s="0" t="s">
         <v>105</v>
       </c>
       <c r="C49" s="0" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
         <v>107</v>
       </c>
       <c r="B50" s="0" t="s">
         <v>108</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="51">
@@ -1282,340 +1444,615 @@
         <v>125</v>
       </c>
       <c r="C58" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
         <v>126</v>
       </c>
       <c r="B59" s="0" t="s">
         <v>127</v>
       </c>
       <c r="C59" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
         <v>128</v>
       </c>
       <c r="B60" s="0" t="s">
         <v>129</v>
       </c>
       <c r="C60" s="0" t="s">
-        <v>130</v>
+        <v>119</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
+        <v>130</v>
+      </c>
+      <c r="B61" s="0" t="s">
         <v>131</v>
       </c>
-      <c r="B61" s="0" t="s">
+      <c r="C61" s="0" t="s">
         <v>132</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
         <v>133</v>
       </c>
       <c r="B62" s="0" t="s">
         <v>134</v>
       </c>
       <c r="C62" s="0" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
         <v>135</v>
       </c>
       <c r="B63" s="0" t="s">
         <v>136</v>
       </c>
       <c r="C63" s="0" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
         <v>137</v>
       </c>
       <c r="B64" s="0" t="s">
         <v>138</v>
       </c>
       <c r="C64" s="0" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
         <v>139</v>
       </c>
       <c r="B65" s="0" t="s">
         <v>140</v>
       </c>
       <c r="C65" s="0" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
         <v>141</v>
       </c>
       <c r="B66" s="0" t="s">
         <v>142</v>
       </c>
       <c r="C66" s="0" t="s">
-        <v>143</v>
+        <v>132</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
+        <v>143</v>
+      </c>
+      <c r="B67" s="0" t="s">
         <v>144</v>
       </c>
-      <c r="B67" s="0" t="s">
+      <c r="C67" s="0" t="s">
         <v>145</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="s">
         <v>146</v>
       </c>
       <c r="B68" s="0" t="s">
         <v>147</v>
       </c>
       <c r="C68" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="s">
         <v>148</v>
       </c>
       <c r="B69" s="0" t="s">
         <v>149</v>
       </c>
       <c r="C69" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="s">
         <v>150</v>
       </c>
       <c r="B70" s="0" t="s">
         <v>151</v>
       </c>
       <c r="C70" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="s">
         <v>152</v>
       </c>
       <c r="B71" s="0" t="s">
         <v>153</v>
       </c>
       <c r="C71" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="s">
         <v>154</v>
       </c>
       <c r="B72" s="0" t="s">
         <v>155</v>
       </c>
       <c r="C72" s="0" t="s">
-        <v>156</v>
+        <v>145</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="s">
+        <v>156</v>
+      </c>
+      <c r="B73" s="0" t="s">
         <v>157</v>
       </c>
-      <c r="B73" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C73" s="0" t="s">
-        <v>156</v>
+        <v>145</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="s">
+        <v>158</v>
+      </c>
+      <c r="B74" s="0" t="s">
         <v>159</v>
       </c>
-      <c r="B74" s="0" t="s">
+      <c r="C74" s="0" t="s">
         <v>160</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="s">
         <v>161</v>
       </c>
       <c r="B75" s="0" t="s">
         <v>162</v>
       </c>
       <c r="C75" s="0" t="s">
-        <v>156</v>
+        <v>160</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="s">
         <v>163</v>
       </c>
       <c r="B76" s="0" t="s">
         <v>164</v>
       </c>
       <c r="C76" s="0" t="s">
-        <v>156</v>
+        <v>160</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="s">
         <v>165</v>
       </c>
       <c r="B77" s="0" t="s">
         <v>166</v>
       </c>
       <c r="C77" s="0" t="s">
-        <v>156</v>
+        <v>160</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="s">
         <v>167</v>
       </c>
       <c r="B78" s="0" t="s">
         <v>168</v>
       </c>
       <c r="C78" s="0" t="s">
-        <v>169</v>
+        <v>160</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="s">
+        <v>169</v>
+      </c>
+      <c r="B79" s="0" t="s">
         <v>170</v>
       </c>
-      <c r="B79" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C79" s="0" t="s">
-        <v>169</v>
+        <v>160</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="s">
+        <v>171</v>
+      </c>
+      <c r="B80" s="0" t="s">
         <v>172</v>
       </c>
-      <c r="B80" s="0" t="s">
+      <c r="C80" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="s">
         <v>174</v>
       </c>
       <c r="B81" s="0" t="s">
         <v>175</v>
       </c>
       <c r="C81" s="0" t="s">
-        <v>169</v>
+        <v>173</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0" t="s">
         <v>176</v>
       </c>
       <c r="B82" s="0" t="s">
         <v>177</v>
       </c>
       <c r="C82" s="0" t="s">
-        <v>169</v>
+        <v>173</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0" t="s">
         <v>178</v>
       </c>
       <c r="B83" s="0" t="s">
         <v>179</v>
       </c>
       <c r="C83" s="0" t="s">
-        <v>180</v>
+        <v>173</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="B84" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="B84" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C84" s="0" t="s">
-        <v>180</v>
+        <v>173</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="s">
+        <v>182</v>
+      </c>
+      <c r="B85" s="0" t="s">
         <v>183</v>
       </c>
-      <c r="B85" s="0" t="s">
+      <c r="C85" s="0" t="s">
         <v>184</v>
-      </c>
-[...1 lines deleted...]
-        <v>180</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="0" t="s">
         <v>185</v>
       </c>
       <c r="B86" s="0" t="s">
         <v>186</v>
       </c>
       <c r="C86" s="0" t="s">
-        <v>180</v>
+        <v>184</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="0" t="s">
         <v>187</v>
       </c>
       <c r="B87" s="0" t="s">
         <v>188</v>
       </c>
       <c r="C87" s="0" t="s">
-        <v>180</v>
+        <v>184</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="0" t="s">
         <v>189</v>
       </c>
       <c r="B88" s="0" t="s">
         <v>190</v>
       </c>
       <c r="C88" s="0" t="s">
-        <v>180</v>
+        <v>184</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89" s="0" t="s">
+        <v>191</v>
+      </c>
+      <c r="B89" s="0" t="s">
+        <v>192</v>
+      </c>
+      <c r="C89" s="0" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" s="0" t="s">
+        <v>193</v>
+      </c>
+      <c r="B90" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="C90" s="0" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91" s="0" t="s">
+        <v>195</v>
+      </c>
+      <c r="B91" s="0" t="s">
+        <v>196</v>
+      </c>
+      <c r="C91" s="0" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" s="0" t="s">
+        <v>198</v>
+      </c>
+      <c r="B92" s="0" t="s">
+        <v>199</v>
+      </c>
+      <c r="C92" s="0" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" s="0" t="s">
+        <v>200</v>
+      </c>
+      <c r="B93" s="0" t="s">
+        <v>201</v>
+      </c>
+      <c r="C93" s="0" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" s="0" t="s">
+        <v>202</v>
+      </c>
+      <c r="B94" s="0" t="s">
+        <v>203</v>
+      </c>
+      <c r="C94" s="0" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" s="0" t="s">
+        <v>204</v>
+      </c>
+      <c r="B95" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="C95" s="0" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96" s="0" t="s">
+        <v>206</v>
+      </c>
+      <c r="B96" s="0" t="s">
+        <v>207</v>
+      </c>
+      <c r="C96" s="0" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" s="0" t="s">
+        <v>208</v>
+      </c>
+      <c r="B97" s="0" t="s">
+        <v>209</v>
+      </c>
+      <c r="C97" s="0" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98" s="0" t="s">
+        <v>211</v>
+      </c>
+      <c r="B98" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="C98" s="0" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="B99" s="0" t="s">
+        <v>214</v>
+      </c>
+      <c r="C99" s="0" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100" s="0" t="s">
+        <v>215</v>
+      </c>
+      <c r="B100" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="C100" s="0" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101" s="0" t="s">
+        <v>217</v>
+      </c>
+      <c r="B101" s="0" t="s">
+        <v>218</v>
+      </c>
+      <c r="C101" s="0" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="B102" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="C102" s="0" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103" s="0" t="s">
+        <v>221</v>
+      </c>
+      <c r="B103" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="C103" s="0" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104" s="0" t="s">
+        <v>224</v>
+      </c>
+      <c r="B104" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="C104" s="0" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="B105" s="0" t="s">
+        <v>227</v>
+      </c>
+      <c r="C105" s="0" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106" s="0" t="s">
+        <v>228</v>
+      </c>
+      <c r="B106" s="0" t="s">
+        <v>229</v>
+      </c>
+      <c r="C106" s="0" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107" s="0" t="s">
+        <v>230</v>
+      </c>
+      <c r="B107" s="0" t="s">
+        <v>231</v>
+      </c>
+      <c r="C107" s="0" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="B108" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="C108" s="0" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="B109" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="C109" s="0" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110" s="0" t="s">
+        <v>237</v>
+      </c>
+      <c r="B110" s="0" t="s">
+        <v>238</v>
+      </c>
+      <c r="C110" s="0" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111" s="0" t="s">
+        <v>239</v>
+      </c>
+      <c r="B111" s="0" t="s">
+        <v>240</v>
+      </c>
+      <c r="C111" s="0" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="B112" s="0" t="s">
+        <v>242</v>
+      </c>
+      <c r="C112" s="0" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113" s="0" t="s">
+        <v>243</v>
+      </c>
+      <c r="B113" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="C113" s="0" t="s">
+        <v>234</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>