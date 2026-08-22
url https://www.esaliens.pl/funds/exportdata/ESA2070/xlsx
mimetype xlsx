--- v6 (2026-08-02)
+++ v7 (2026-08-22)
@@ -4,782 +4,890 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="ESALIENS 2070" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="245" uniqueCount="245">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="281" uniqueCount="281">
   <si>
     <t>ESALIENS 2070</t>
   </si>
   <si>
     <t>L.p.</t>
   </si>
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>P</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
+    <t>2026-08-20</t>
+  </si>
+  <si>
+    <t>49.43</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>2026-08-19</t>
+  </si>
+  <si>
+    <t>49.76</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>2026-08-18</t>
+  </si>
+  <si>
+    <t>49.51</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>2026-08-17</t>
+  </si>
+  <si>
+    <t>50.06</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>2026-08-14</t>
+  </si>
+  <si>
+    <t>50.40</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>2026-08-13</t>
+  </si>
+  <si>
+    <t>50.10</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>2026-08-12</t>
+  </si>
+  <si>
+    <t>51.54</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>2026-08-11</t>
+  </si>
+  <si>
+    <t>50.19</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>2026-08-10</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>2026-08-07</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>2026-08-06</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>2026-08-05</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>2026-08-04</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>2026-08-03</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>2026-07-31</t>
+  </si>
+  <si>
+    <t>50.18</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
     <t>2026-07-30</t>
   </si>
   <si>
-    <t>50.18</t>
-[...2 lines deleted...]
-    <t>2</t>
+    <t>17</t>
   </si>
   <si>
     <t>2026-07-29</t>
   </si>
   <si>
-    <t>3</t>
+    <t>18</t>
   </si>
   <si>
     <t>2026-07-28</t>
   </si>
   <si>
-    <t>4</t>
+    <t>19</t>
   </si>
   <si>
     <t>2026-07-27</t>
   </si>
   <si>
-    <t>5</t>
+    <t>20</t>
   </si>
   <si>
     <t>2026-07-24</t>
   </si>
   <si>
     <t>50.17</t>
   </si>
   <si>
-    <t>6</t>
+    <t>21</t>
   </si>
   <si>
     <t>2026-07-23</t>
   </si>
   <si>
-    <t>7</t>
+    <t>22</t>
   </si>
   <si>
     <t>2026-07-22</t>
   </si>
   <si>
-    <t>8</t>
+    <t>23</t>
   </si>
   <si>
     <t>2026-07-21</t>
   </si>
   <si>
-    <t>9</t>
+    <t>24</t>
   </si>
   <si>
     <t>2026-07-20</t>
   </si>
   <si>
-    <t>10</t>
+    <t>25</t>
   </si>
   <si>
     <t>2026-07-17</t>
   </si>
   <si>
-    <t>11</t>
+    <t>26</t>
   </si>
   <si>
     <t>2026-07-16</t>
   </si>
   <si>
     <t>50.16</t>
   </si>
   <si>
-    <t>12</t>
+    <t>27</t>
   </si>
   <si>
     <t>2026-07-15</t>
   </si>
   <si>
-    <t>13</t>
+    <t>28</t>
   </si>
   <si>
     <t>2026-07-14</t>
   </si>
   <si>
-    <t>14</t>
+    <t>29</t>
   </si>
   <si>
     <t>2026-07-13</t>
   </si>
   <si>
-    <t>15</t>
+    <t>30</t>
   </si>
   <si>
     <t>2026-07-10</t>
   </si>
   <si>
-    <t>16</t>
+    <t>31</t>
   </si>
   <si>
     <t>2026-07-09</t>
   </si>
   <si>
     <t>50.15</t>
   </si>
   <si>
-    <t>17</t>
+    <t>32</t>
   </si>
   <si>
     <t>2026-07-08</t>
   </si>
   <si>
-    <t>18</t>
+    <t>33</t>
   </si>
   <si>
     <t>2026-07-07</t>
   </si>
   <si>
-    <t>19</t>
+    <t>34</t>
   </si>
   <si>
     <t>2026-07-06</t>
   </si>
   <si>
-    <t>20</t>
+    <t>35</t>
   </si>
   <si>
     <t>2026-07-03</t>
   </si>
   <si>
-    <t>21</t>
+    <t>36</t>
   </si>
   <si>
     <t>2026-07-02</t>
   </si>
   <si>
-    <t>22</t>
+    <t>37</t>
   </si>
   <si>
     <t>2026-07-01</t>
   </si>
   <si>
-    <t>23</t>
+    <t>38</t>
   </si>
   <si>
     <t>2026-06-30</t>
   </si>
   <si>
-    <t>24</t>
+    <t>39</t>
   </si>
   <si>
     <t>2026-06-29</t>
   </si>
   <si>
     <t>50.14</t>
   </si>
   <si>
-    <t>25</t>
+    <t>40</t>
   </si>
   <si>
     <t>2026-06-26</t>
   </si>
   <si>
-    <t>26</t>
+    <t>41</t>
   </si>
   <si>
     <t>2026-06-25</t>
   </si>
   <si>
-    <t>27</t>
+    <t>42</t>
   </si>
   <si>
     <t>2026-06-24</t>
   </si>
   <si>
-    <t>28</t>
+    <t>43</t>
   </si>
   <si>
     <t>2026-06-23</t>
   </si>
   <si>
-    <t>29</t>
+    <t>44</t>
   </si>
   <si>
     <t>2026-06-22</t>
   </si>
   <si>
-    <t>30</t>
+    <t>45</t>
   </si>
   <si>
     <t>2026-06-19</t>
   </si>
   <si>
     <t>50.13</t>
   </si>
   <si>
-    <t>31</t>
+    <t>46</t>
   </si>
   <si>
     <t>2026-06-18</t>
   </si>
   <si>
-    <t>32</t>
+    <t>47</t>
   </si>
   <si>
     <t>2026-06-17</t>
   </si>
   <si>
-    <t>33</t>
+    <t>48</t>
   </si>
   <si>
     <t>2026-06-16</t>
   </si>
   <si>
-    <t>34</t>
+    <t>49</t>
   </si>
   <si>
     <t>2026-06-15</t>
   </si>
   <si>
-    <t>35</t>
+    <t>50</t>
   </si>
   <si>
     <t>2026-06-12</t>
   </si>
   <si>
     <t>50.12</t>
   </si>
   <si>
-    <t>36</t>
+    <t>51</t>
   </si>
   <si>
     <t>2026-06-11</t>
   </si>
   <si>
-    <t>37</t>
+    <t>52</t>
   </si>
   <si>
     <t>2026-06-10</t>
   </si>
   <si>
-    <t>38</t>
+    <t>53</t>
   </si>
   <si>
     <t>2026-06-09</t>
   </si>
   <si>
-    <t>39</t>
+    <t>54</t>
   </si>
   <si>
     <t>2026-06-08</t>
   </si>
   <si>
-    <t>40</t>
+    <t>55</t>
   </si>
   <si>
     <t>2026-06-05</t>
   </si>
   <si>
-    <t>41</t>
+    <t>56</t>
   </si>
   <si>
     <t>2026-06-03</t>
   </si>
   <si>
     <t>50.11</t>
   </si>
   <si>
-    <t>42</t>
+    <t>57</t>
   </si>
   <si>
     <t>2026-06-02</t>
   </si>
   <si>
-    <t>43</t>
+    <t>58</t>
   </si>
   <si>
     <t>2026-06-01</t>
   </si>
   <si>
-    <t>44</t>
+    <t>59</t>
   </si>
   <si>
     <t>2026-05-29</t>
   </si>
   <si>
-    <t>45</t>
+    <t>60</t>
   </si>
   <si>
     <t>2026-05-28</t>
   </si>
   <si>
-    <t>46</t>
+    <t>61</t>
   </si>
   <si>
     <t>2026-05-27</t>
   </si>
   <si>
-    <t>47</t>
+    <t>62</t>
   </si>
   <si>
     <t>2026-05-26</t>
   </si>
   <si>
-    <t>50.10</t>
-[...2 lines deleted...]
-    <t>48</t>
+    <t>63</t>
   </si>
   <si>
     <t>2026-05-25</t>
   </si>
   <si>
-    <t>49</t>
+    <t>64</t>
   </si>
   <si>
     <t>2026-05-22</t>
   </si>
   <si>
-    <t>50</t>
+    <t>65</t>
   </si>
   <si>
     <t>2026-05-21</t>
   </si>
   <si>
-    <t>51</t>
+    <t>66</t>
   </si>
   <si>
     <t>2026-05-20</t>
   </si>
   <si>
-    <t>52</t>
+    <t>67</t>
   </si>
   <si>
     <t>2026-05-19</t>
   </si>
   <si>
-    <t>53</t>
+    <t>68</t>
   </si>
   <si>
     <t>2026-05-18</t>
   </si>
   <si>
     <t>50.09</t>
   </si>
   <si>
-    <t>54</t>
+    <t>69</t>
   </si>
   <si>
     <t>2026-05-15</t>
   </si>
   <si>
-    <t>55</t>
+    <t>70</t>
   </si>
   <si>
     <t>2026-05-14</t>
   </si>
   <si>
-    <t>56</t>
+    <t>71</t>
   </si>
   <si>
     <t>2026-05-13</t>
   </si>
   <si>
-    <t>57</t>
+    <t>72</t>
   </si>
   <si>
     <t>2026-05-12</t>
   </si>
   <si>
-    <t>58</t>
+    <t>73</t>
   </si>
   <si>
     <t>2026-05-11</t>
   </si>
   <si>
-    <t>59</t>
+    <t>74</t>
   </si>
   <si>
     <t>2026-05-08</t>
   </si>
   <si>
     <t>50.08</t>
   </si>
   <si>
-    <t>60</t>
+    <t>75</t>
   </si>
   <si>
     <t>2026-05-07</t>
   </si>
   <si>
-    <t>61</t>
+    <t>76</t>
   </si>
   <si>
     <t>2026-05-06</t>
   </si>
   <si>
-    <t>62</t>
+    <t>77</t>
   </si>
   <si>
     <t>2026-05-05</t>
   </si>
   <si>
-    <t>63</t>
+    <t>78</t>
   </si>
   <si>
     <t>2026-05-04</t>
   </si>
   <si>
-    <t>64</t>
+    <t>79</t>
   </si>
   <si>
     <t>2026-04-30</t>
   </si>
   <si>
-    <t>65</t>
+    <t>80</t>
   </si>
   <si>
     <t>2026-04-29</t>
   </si>
   <si>
     <t>50.07</t>
   </si>
   <si>
-    <t>66</t>
+    <t>81</t>
   </si>
   <si>
     <t>2026-04-28</t>
   </si>
   <si>
-    <t>67</t>
+    <t>82</t>
   </si>
   <si>
     <t>2026-04-27</t>
   </si>
   <si>
-    <t>68</t>
+    <t>83</t>
   </si>
   <si>
     <t>2026-04-24</t>
   </si>
   <si>
-    <t>69</t>
+    <t>84</t>
   </si>
   <si>
     <t>2026-04-23</t>
   </si>
   <si>
-    <t>70</t>
+    <t>85</t>
   </si>
   <si>
     <t>2026-04-22</t>
   </si>
   <si>
-    <t>71</t>
+    <t>86</t>
   </si>
   <si>
     <t>2026-04-21</t>
   </si>
   <si>
-    <t>72</t>
+    <t>87</t>
   </si>
   <si>
     <t>2026-04-20</t>
   </si>
   <si>
-    <t>50.06</t>
-[...2 lines deleted...]
-    <t>73</t>
+    <t>88</t>
   </si>
   <si>
     <t>2026-04-17</t>
   </si>
   <si>
-    <t>74</t>
+    <t>89</t>
   </si>
   <si>
     <t>2026-04-16</t>
   </si>
   <si>
-    <t>75</t>
+    <t>90</t>
   </si>
   <si>
     <t>2026-04-15</t>
   </si>
   <si>
-    <t>76</t>
+    <t>91</t>
   </si>
   <si>
     <t>2026-04-14</t>
   </si>
   <si>
-    <t>77</t>
+    <t>92</t>
   </si>
   <si>
     <t>2026-04-13</t>
   </si>
   <si>
-    <t>78</t>
+    <t>93</t>
   </si>
   <si>
     <t>2026-04-10</t>
   </si>
   <si>
     <t>50.05</t>
   </si>
   <si>
-    <t>79</t>
+    <t>94</t>
   </si>
   <si>
     <t>2026-04-09</t>
   </si>
   <si>
-    <t>80</t>
+    <t>95</t>
   </si>
   <si>
     <t>2026-04-08</t>
   </si>
   <si>
-    <t>81</t>
+    <t>96</t>
   </si>
   <si>
     <t>2026-04-07</t>
   </si>
   <si>
-    <t>82</t>
+    <t>97</t>
   </si>
   <si>
     <t>2026-04-02</t>
   </si>
   <si>
-    <t>83</t>
+    <t>98</t>
   </si>
   <si>
     <t>2026-04-01</t>
   </si>
   <si>
     <t>50.04</t>
   </si>
   <si>
-    <t>84</t>
+    <t>99</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
-    <t>85</t>
+    <t>100</t>
   </si>
   <si>
     <t>2026-03-30</t>
   </si>
   <si>
-    <t>86</t>
+    <t>101</t>
   </si>
   <si>
     <t>2026-03-27</t>
   </si>
   <si>
-    <t>87</t>
+    <t>102</t>
   </si>
   <si>
     <t>2026-03-26</t>
   </si>
   <si>
-    <t>88</t>
+    <t>103</t>
   </si>
   <si>
     <t>2026-03-25</t>
   </si>
   <si>
-    <t>89</t>
+    <t>104</t>
   </si>
   <si>
     <t>2026-03-24</t>
   </si>
   <si>
     <t>50.03</t>
   </si>
   <si>
-    <t>90</t>
+    <t>105</t>
   </si>
   <si>
     <t>2026-03-23</t>
   </si>
   <si>
-    <t>91</t>
+    <t>106</t>
   </si>
   <si>
     <t>2026-03-20</t>
   </si>
   <si>
-    <t>92</t>
+    <t>107</t>
   </si>
   <si>
     <t>2026-03-19</t>
   </si>
   <si>
-    <t>93</t>
+    <t>108</t>
   </si>
   <si>
     <t>2026-03-18</t>
   </si>
   <si>
-    <t>94</t>
+    <t>109</t>
   </si>
   <si>
     <t>2026-03-17</t>
   </si>
   <si>
-    <t>95</t>
+    <t>110</t>
   </si>
   <si>
     <t>2026-03-16</t>
   </si>
   <si>
     <t>50.02</t>
   </si>
   <si>
-    <t>96</t>
+    <t>111</t>
   </si>
   <si>
     <t>2026-03-13</t>
   </si>
   <si>
-    <t>97</t>
+    <t>112</t>
   </si>
   <si>
     <t>2026-03-12</t>
   </si>
   <si>
-    <t>98</t>
+    <t>113</t>
   </si>
   <si>
     <t>2026-03-11</t>
   </si>
   <si>
-    <t>99</t>
+    <t>114</t>
   </si>
   <si>
     <t>2026-03-10</t>
   </si>
   <si>
-    <t>100</t>
+    <t>115</t>
   </si>
   <si>
     <t>2026-03-09</t>
   </si>
   <si>
-    <t>101</t>
+    <t>116</t>
   </si>
   <si>
     <t>2026-03-06</t>
   </si>
   <si>
     <t>50.01</t>
   </si>
   <si>
-    <t>102</t>
+    <t>117</t>
   </si>
   <si>
     <t>2026-03-05</t>
   </si>
   <si>
-    <t>103</t>
+    <t>118</t>
   </si>
   <si>
     <t>2026-03-04</t>
   </si>
   <si>
-    <t>104</t>
+    <t>119</t>
   </si>
   <si>
     <t>2026-03-03</t>
   </si>
   <si>
-    <t>105</t>
+    <t>120</t>
   </si>
   <si>
     <t>2026-03-02</t>
   </si>
   <si>
-    <t>106</t>
+    <t>121</t>
   </si>
   <si>
     <t>2026-02-27</t>
   </si>
   <si>
     <t>50.00</t>
   </si>
   <si>
-    <t>107</t>
+    <t>122</t>
   </si>
   <si>
     <t>2026-02-26</t>
   </si>
   <si>
-    <t>108</t>
+    <t>123</t>
   </si>
   <si>
     <t>2026-02-25</t>
   </si>
   <si>
-    <t>109</t>
+    <t>124</t>
   </si>
   <si>
     <t>2026-02-24</t>
   </si>
   <si>
-    <t>110</t>
+    <t>125</t>
   </si>
   <si>
     <t>2026-02-11</t>
   </si>
   <si>
-    <t>111</t>
+    <t>126</t>
   </si>
   <si>
     <t>2026-02-10</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
@@ -787,1272 +895,1437 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:C113"/>
+  <dimension ref="A1:C128"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>2</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>4</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>7</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>8</v>
       </c>
       <c r="C4" s="0" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B5" s="0" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C5" s="0" t="s">
-        <v>6</v>
+        <v>12</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="B6" s="0" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="C6" s="0" t="s">
-        <v>6</v>
+        <v>15</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="C7" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="C8" s="0" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="C9" s="0" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="C10" s="0" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="B13" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="C13" s="0" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="C17" s="0" t="s">
-        <v>28</v>
+        <v>42</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="C18" s="0" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
+        <v>47</v>
+      </c>
+      <c r="B20" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="C20" s="0" t="s">
         <v>42</v>
-      </c>
-[...4 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="C21" s="0" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="C22" s="0" t="s">
-        <v>39</v>
+        <v>53</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>49</v>
+        <v>55</v>
       </c>
       <c r="C23" s="0" t="s">
-        <v>39</v>
+        <v>53</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>51</v>
+        <v>57</v>
       </c>
       <c r="C24" s="0" t="s">
-        <v>39</v>
+        <v>53</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="B25" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="C25" s="0" t="s">
         <v>53</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
-        <v>54</v>
+        <v>60</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
       <c r="C26" s="0" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="C27" s="0" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="C28" s="0" t="s">
-        <v>56</v>
+        <v>66</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
-        <v>61</v>
+        <v>67</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>62</v>
+        <v>68</v>
       </c>
       <c r="C29" s="0" t="s">
-        <v>56</v>
+        <v>66</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
-        <v>63</v>
+        <v>69</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>64</v>
+        <v>70</v>
       </c>
       <c r="C30" s="0" t="s">
-        <v>56</v>
+        <v>66</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
-        <v>65</v>
+        <v>71</v>
       </c>
       <c r="B31" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="C31" s="0" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
-        <v>67</v>
+        <v>73</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>68</v>
+        <v>74</v>
       </c>
       <c r="C32" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="C33" s="0" t="s">
-        <v>69</v>
+        <v>77</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>73</v>
+        <v>79</v>
       </c>
       <c r="C34" s="0" t="s">
-        <v>69</v>
+        <v>77</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
-        <v>74</v>
+        <v>80</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>75</v>
+        <v>81</v>
       </c>
       <c r="C35" s="0" t="s">
-        <v>69</v>
+        <v>77</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
-        <v>76</v>
+        <v>82</v>
       </c>
       <c r="B36" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="C36" s="0" t="s">
         <v>77</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
-        <v>78</v>
+        <v>84</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
       <c r="C37" s="0" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="C38" s="0" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>84</v>
+        <v>89</v>
       </c>
       <c r="C39" s="0" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
-        <v>85</v>
+        <v>90</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="C40" s="0" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
-        <v>87</v>
+        <v>92</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>88</v>
+        <v>93</v>
       </c>
       <c r="C41" s="0" t="s">
-        <v>80</v>
+        <v>94</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
-        <v>89</v>
+        <v>95</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>90</v>
+        <v>96</v>
       </c>
       <c r="C42" s="0" t="s">
-        <v>80</v>
+        <v>94</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>92</v>
+        <v>98</v>
       </c>
       <c r="C43" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="B44" s="0" t="s">
+        <v>100</v>
+      </c>
+      <c r="C44" s="0" t="s">
         <v>94</v>
-      </c>
-[...4 lines deleted...]
-        <v>93</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
-        <v>96</v>
+        <v>101</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>97</v>
+        <v>102</v>
       </c>
       <c r="C45" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
-        <v>98</v>
+        <v>103</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>99</v>
+        <v>104</v>
       </c>
       <c r="C46" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
-        <v>100</v>
+        <v>105</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="C47" s="0" t="s">
-        <v>93</v>
+        <v>107</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
-        <v>102</v>
+        <v>108</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>103</v>
+        <v>109</v>
       </c>
       <c r="C48" s="0" t="s">
-        <v>93</v>
+        <v>107</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>105</v>
+        <v>111</v>
       </c>
       <c r="C49" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
+        <v>112</v>
+      </c>
+      <c r="B50" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="C50" s="0" t="s">
         <v>107</v>
-      </c>
-[...4 lines deleted...]
-        <v>106</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
-        <v>109</v>
+        <v>114</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>110</v>
+        <v>115</v>
       </c>
       <c r="C51" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="C52" s="0" t="s">
-        <v>106</v>
+        <v>118</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
-        <v>113</v>
+        <v>119</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>114</v>
+        <v>120</v>
       </c>
       <c r="C53" s="0" t="s">
-        <v>106</v>
+        <v>118</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
-        <v>115</v>
+        <v>121</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>116</v>
+        <v>122</v>
       </c>
       <c r="C54" s="0" t="s">
-        <v>106</v>
+        <v>118</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
-        <v>117</v>
+        <v>123</v>
       </c>
       <c r="B55" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="C55" s="0" t="s">
         <v>118</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C56" s="0" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
-        <v>122</v>
+        <v>127</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>123</v>
+        <v>128</v>
       </c>
       <c r="C57" s="0" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
-        <v>124</v>
+        <v>129</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
       <c r="C58" s="0" t="s">
-        <v>119</v>
+        <v>131</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
-        <v>126</v>
+        <v>132</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>127</v>
+        <v>133</v>
       </c>
       <c r="C59" s="0" t="s">
-        <v>119</v>
+        <v>131</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>129</v>
+        <v>135</v>
       </c>
       <c r="C60" s="0" t="s">
-        <v>119</v>
+        <v>131</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
-        <v>130</v>
+        <v>136</v>
       </c>
       <c r="B61" s="0" t="s">
+        <v>137</v>
+      </c>
+      <c r="C61" s="0" t="s">
         <v>131</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
-        <v>133</v>
+        <v>138</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>134</v>
+        <v>139</v>
       </c>
       <c r="C62" s="0" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
-        <v>135</v>
+        <v>140</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="C63" s="0" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
-        <v>137</v>
+        <v>142</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>138</v>
+        <v>143</v>
       </c>
       <c r="C64" s="0" t="s">
-        <v>132</v>
+        <v>21</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
-        <v>139</v>
+        <v>144</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>140</v>
+        <v>145</v>
       </c>
       <c r="C65" s="0" t="s">
-        <v>132</v>
+        <v>21</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>142</v>
+        <v>147</v>
       </c>
       <c r="C66" s="0" t="s">
-        <v>132</v>
+        <v>21</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
-        <v>143</v>
+        <v>148</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>144</v>
+        <v>149</v>
       </c>
       <c r="C67" s="0" t="s">
-        <v>145</v>
+        <v>21</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="s">
-        <v>146</v>
+        <v>150</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>147</v>
+        <v>151</v>
       </c>
       <c r="C68" s="0" t="s">
-        <v>145</v>
+        <v>21</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>149</v>
+        <v>153</v>
       </c>
       <c r="C69" s="0" t="s">
-        <v>145</v>
+        <v>21</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="s">
-        <v>150</v>
+        <v>154</v>
       </c>
       <c r="B70" s="0" t="s">
-        <v>151</v>
+        <v>155</v>
       </c>
       <c r="C70" s="0" t="s">
-        <v>145</v>
+        <v>156</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="s">
-        <v>152</v>
+        <v>157</v>
       </c>
       <c r="B71" s="0" t="s">
-        <v>153</v>
+        <v>158</v>
       </c>
       <c r="C71" s="0" t="s">
-        <v>145</v>
+        <v>156</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="s">
-        <v>154</v>
+        <v>159</v>
       </c>
       <c r="B72" s="0" t="s">
-        <v>155</v>
+        <v>160</v>
       </c>
       <c r="C72" s="0" t="s">
-        <v>145</v>
+        <v>156</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="s">
+        <v>161</v>
+      </c>
+      <c r="B73" s="0" t="s">
+        <v>162</v>
+      </c>
+      <c r="C73" s="0" t="s">
         <v>156</v>
-      </c>
-[...4 lines deleted...]
-        <v>145</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="s">
-        <v>158</v>
+        <v>163</v>
       </c>
       <c r="B74" s="0" t="s">
-        <v>159</v>
+        <v>164</v>
       </c>
       <c r="C74" s="0" t="s">
-        <v>160</v>
+        <v>156</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="s">
-        <v>161</v>
+        <v>165</v>
       </c>
       <c r="B75" s="0" t="s">
-        <v>162</v>
+        <v>166</v>
       </c>
       <c r="C75" s="0" t="s">
-        <v>160</v>
+        <v>156</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="s">
-        <v>163</v>
+        <v>167</v>
       </c>
       <c r="B76" s="0" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
       <c r="C76" s="0" t="s">
-        <v>160</v>
+        <v>169</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="s">
-        <v>165</v>
+        <v>170</v>
       </c>
       <c r="B77" s="0" t="s">
-        <v>166</v>
+        <v>171</v>
       </c>
       <c r="C77" s="0" t="s">
-        <v>160</v>
+        <v>169</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="s">
-        <v>167</v>
+        <v>172</v>
       </c>
       <c r="B78" s="0" t="s">
-        <v>168</v>
+        <v>173</v>
       </c>
       <c r="C78" s="0" t="s">
-        <v>160</v>
+        <v>169</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="B79" s="0" t="s">
+        <v>175</v>
+      </c>
+      <c r="C79" s="0" t="s">
         <v>169</v>
-      </c>
-[...4 lines deleted...]
-        <v>160</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="s">
-        <v>171</v>
+        <v>176</v>
       </c>
       <c r="B80" s="0" t="s">
-        <v>172</v>
+        <v>177</v>
       </c>
       <c r="C80" s="0" t="s">
-        <v>173</v>
+        <v>169</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="s">
-        <v>174</v>
+        <v>178</v>
       </c>
       <c r="B81" s="0" t="s">
-        <v>175</v>
+        <v>179</v>
       </c>
       <c r="C81" s="0" t="s">
-        <v>173</v>
+        <v>169</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0" t="s">
-        <v>176</v>
+        <v>180</v>
       </c>
       <c r="B82" s="0" t="s">
-        <v>177</v>
+        <v>181</v>
       </c>
       <c r="C82" s="0" t="s">
-        <v>173</v>
+        <v>182</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0" t="s">
-        <v>178</v>
+        <v>183</v>
       </c>
       <c r="B83" s="0" t="s">
-        <v>179</v>
+        <v>184</v>
       </c>
       <c r="C83" s="0" t="s">
-        <v>173</v>
+        <v>182</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0" t="s">
-        <v>180</v>
+        <v>185</v>
       </c>
       <c r="B84" s="0" t="s">
-        <v>181</v>
+        <v>186</v>
       </c>
       <c r="C84" s="0" t="s">
-        <v>173</v>
+        <v>182</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="s">
+        <v>187</v>
+      </c>
+      <c r="B85" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="C85" s="0" t="s">
         <v>182</v>
-      </c>
-[...4 lines deleted...]
-        <v>184</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="0" t="s">
-        <v>185</v>
+        <v>189</v>
       </c>
       <c r="B86" s="0" t="s">
-        <v>186</v>
+        <v>190</v>
       </c>
       <c r="C86" s="0" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="0" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="B87" s="0" t="s">
-        <v>188</v>
+        <v>192</v>
       </c>
       <c r="C87" s="0" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
       <c r="B88" s="0" t="s">
-        <v>190</v>
+        <v>194</v>
       </c>
       <c r="C88" s="0" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="0" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="B89" s="0" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
       <c r="C89" s="0" t="s">
-        <v>184</v>
+        <v>15</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="0" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="B90" s="0" t="s">
-        <v>194</v>
+        <v>198</v>
       </c>
       <c r="C90" s="0" t="s">
-        <v>184</v>
+        <v>15</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="0" t="s">
-        <v>195</v>
+        <v>199</v>
       </c>
       <c r="B91" s="0" t="s">
-        <v>196</v>
+        <v>200</v>
       </c>
       <c r="C91" s="0" t="s">
-        <v>197</v>
+        <v>15</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="0" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="B92" s="0" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="C92" s="0" t="s">
-        <v>197</v>
+        <v>15</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="0" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="B93" s="0" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="C93" s="0" t="s">
-        <v>197</v>
+        <v>15</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="0" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="B94" s="0" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="C94" s="0" t="s">
-        <v>197</v>
+        <v>15</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="0" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="B95" s="0" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="C95" s="0" t="s">
-        <v>197</v>
+        <v>209</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="0" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
       <c r="B96" s="0" t="s">
-        <v>207</v>
+        <v>211</v>
       </c>
       <c r="C96" s="0" t="s">
-        <v>197</v>
+        <v>209</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="0" t="s">
-        <v>208</v>
+        <v>212</v>
       </c>
       <c r="B97" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="C97" s="0" t="s">
         <v>209</v>
-      </c>
-[...1 lines deleted...]
-        <v>210</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="0" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="B98" s="0" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="C98" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="0" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="B99" s="0" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="C99" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="0" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="B100" s="0" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="C100" s="0" t="s">
-        <v>210</v>
+        <v>220</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="0" t="s">
-        <v>217</v>
+        <v>221</v>
       </c>
       <c r="B101" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="C101" s="0" t="s">
-        <v>210</v>
+        <v>220</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="B102" s="0" t="s">
+        <v>224</v>
+      </c>
+      <c r="C102" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>210</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="0" t="s">
-        <v>221</v>
+        <v>225</v>
       </c>
       <c r="B103" s="0" t="s">
-        <v>222</v>
+        <v>226</v>
       </c>
       <c r="C103" s="0" t="s">
-        <v>223</v>
+        <v>220</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="B104" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="C104" s="0" t="s">
-        <v>223</v>
+        <v>220</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="0" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
       <c r="B105" s="0" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="C105" s="0" t="s">
-        <v>223</v>
+        <v>220</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="0" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="B106" s="0" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="C106" s="0" t="s">
-        <v>223</v>
+        <v>233</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="0" t="s">
-        <v>230</v>
+        <v>234</v>
       </c>
       <c r="B107" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
       <c r="C107" s="0" t="s">
-        <v>223</v>
+        <v>233</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="0" t="s">
-        <v>232</v>
+        <v>236</v>
       </c>
       <c r="B108" s="0" t="s">
+        <v>237</v>
+      </c>
+      <c r="C108" s="0" t="s">
         <v>233</v>
-      </c>
-[...1 lines deleted...]
-        <v>234</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
       <c r="B109" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="C109" s="0" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="B110" s="0" t="s">
-        <v>238</v>
+        <v>241</v>
       </c>
       <c r="C110" s="0" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="0" t="s">
-        <v>239</v>
+        <v>242</v>
       </c>
       <c r="B111" s="0" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="C111" s="0" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="0" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="B112" s="0" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="C112" s="0" t="s">
-        <v>234</v>
+        <v>246</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="0" t="s">
-        <v>243</v>
+        <v>247</v>
       </c>
       <c r="B113" s="0" t="s">
-        <v>244</v>
+        <v>248</v>
       </c>
       <c r="C113" s="0" t="s">
-        <v>234</v>
+        <v>246</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="B114" s="0" t="s">
+        <v>250</v>
+      </c>
+      <c r="C114" s="0" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115" s="0" t="s">
+        <v>251</v>
+      </c>
+      <c r="B115" s="0" t="s">
+        <v>252</v>
+      </c>
+      <c r="C115" s="0" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116" s="0" t="s">
+        <v>253</v>
+      </c>
+      <c r="B116" s="0" t="s">
+        <v>254</v>
+      </c>
+      <c r="C116" s="0" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117" s="0" t="s">
+        <v>255</v>
+      </c>
+      <c r="B117" s="0" t="s">
+        <v>256</v>
+      </c>
+      <c r="C117" s="0" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="B118" s="0" t="s">
+        <v>258</v>
+      </c>
+      <c r="C118" s="0" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="B119" s="0" t="s">
+        <v>261</v>
+      </c>
+      <c r="C119" s="0" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120" s="0" t="s">
+        <v>262</v>
+      </c>
+      <c r="B120" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="C120" s="0" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121" s="0" t="s">
+        <v>264</v>
+      </c>
+      <c r="B121" s="0" t="s">
+        <v>265</v>
+      </c>
+      <c r="C121" s="0" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="B122" s="0" t="s">
+        <v>267</v>
+      </c>
+      <c r="C122" s="0" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123" s="0" t="s">
+        <v>268</v>
+      </c>
+      <c r="B123" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="C123" s="0" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124" s="0" t="s">
+        <v>271</v>
+      </c>
+      <c r="B124" s="0" t="s">
+        <v>272</v>
+      </c>
+      <c r="C124" s="0" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125" s="0" t="s">
+        <v>273</v>
+      </c>
+      <c r="B125" s="0" t="s">
+        <v>274</v>
+      </c>
+      <c r="C125" s="0" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126" s="0" t="s">
+        <v>275</v>
+      </c>
+      <c r="B126" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="C126" s="0" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127" s="0" t="s">
+        <v>277</v>
+      </c>
+      <c r="B127" s="0" t="s">
+        <v>278</v>
+      </c>
+      <c r="C127" s="0" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="B128" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="C128" s="0" t="s">
+        <v>270</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>